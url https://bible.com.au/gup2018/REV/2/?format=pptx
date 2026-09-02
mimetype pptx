--- v0 (2026-07-17)
+++ v1 (2026-09-02)
@@ -325,51 +325,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473270166" r:id="rId1"/>
+    <p:sldLayoutId id="2477355905" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3073,91 +3073,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Bu ngudda ngurrikarrme kunkanem, wanjh ngurridjalbekka kore baleh nawu Namalngmakkaykenh nungan kabenmarneyime bininj nawu yiwarrudj bedberre. Bininj nawu kabirriyurrhke kore ngayekenh kore kunwarre ngarre, wanjh ngabenbawon bu kabirringun manme manbu kabenmalngmimbiwon. Kaluk mahni manbarnem wanjh kundulkbeh makka manbu karrudjindi kore God nuye kubolkmakkaykenh.” ’ ”Jesus Benbengdayhkeng Bininj Nawu Yiwarrudj Bedberre Kore Kunred SmyrnaRevelation 2:8-11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3183,51 +3183,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>