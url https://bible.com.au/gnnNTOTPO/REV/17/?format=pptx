--- v0 (2026-06-17)
+++ v1 (2026-08-30)
@@ -289,51 +289,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470742970" r:id="rId1"/>
+    <p:sldLayoutId id="2477123665" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2029,91 +2029,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Ga bitjan ŋunha yukurra mayaliny'tja gam': Ŋunha wäyinnha nhe yukurra nhäma, ŋäthilinydja ŋayi ŋunha walŋa muka nhinanha yukurranha ŋuli. Dhiyaŋunydja-wala ŋayi yakana walŋa, yurru galki ŋayi yurru gaŋgathirrina, bala dhawaṯthunna yurru ŋulaŋuru ŋarŋgaŋurunydja warumukŋurunydja dhika ŋoyŋuru munatha'ŋurunydja, Ŋäṉukkalanydja ŋulaŋurunydja wäŋaŋuru, ga biyapul ŋayi yurru nhina yukurra ŋunhala munatha'ŋuranydja märr-gurriri yana, bala Godthu yurru buma ŋanya rakunygumana, rumbal-winya'yunmaramana yurru ŋanya. Yo, ŋayi yurru ŋunhiyi wäyin maḻŋ'thun, bala yolŋuyu walalay yurru nhäma ŋanya yukurra ṉirryunna, ŋuriŋiyinydja walalay ŋunhi walala bäyŋu yäku ŋunha Godkala djorra'ŋura wukirriwuy. Liŋgu ŋunha djiwarr'ŋuranydja djorra' yukurra ŋorra yäkumirri, ḻakarama yukurra ŋunhinhana yolŋunha walalanha ŋunhi walala yurru nhina yukurra walŋa-weyinŋumirrina ŋunhala, liŋgu Godthu ŋayipi walalanha yäku-nherrara beŋga yana ya' ŋurru-yirr'yunarayuŋga, yurruna ŋayi Godthu djäma dhuwala wäŋanydja. Yurru wiripuwurrunydja yolŋu'-yulŋu yäku bäyŋu wukirriwuy dhiyalami djorra'ŋura, ga walala yurru ŋuriŋiyinydja walalay ṉirryunna nhäma ŋunhiyi wäyinnhana, bala märr-yiŋgathirrina yurru wokthunna nhanŋu, liŋgu ŋäthilinydja ŋayi nhinana yukurrana ganydjarr-ḏumurruŋga, ga bala dhika gandarrŋuranydja ŋayi wiḏi'yurrunana, yurru biyapul ŋayi boŋguŋu gaŋgathiyi, ga nhini yukirri boŋguŋu ganydjarr-ḏumurruna.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2139,51 +2139,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>