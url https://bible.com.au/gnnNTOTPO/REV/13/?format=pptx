--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -289,51 +289,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475729013" r:id="rId1"/>
+    <p:sldLayoutId id="2475732786" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2040,91 +2040,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Bukmak yolŋu ŋunhi nhina yukurra dhika wäŋaŋura buku-ḻiw'marama nhanŋuwaynha yukurra yurru buku-ŋal'yun ŋurikina be nhäkuna, bukmak ŋunhi walala yolŋu'-yulŋu ŋunhi walala yaka yukurra yäku dhärra ŋunha djorra'ŋura walŋamirriŋura. Yo, ŋuriŋi Lämdhu ŋunhi ŋayi burakina liŋgu, ḏälkumanydja ŋayi yukurra djorra', ga ŋunhiliŋumiyi djorra'ŋuranydja yolŋu mala yäku marrtji djingaryun wukirriwuy, ŋunhiyina walala yolŋu'-yulŋu ŋunhi walala nhanŋuway wal'ŋu mala Djesuwu, yurru yäkunydja ŋunhi wukirriwuynydja dhä-ŋathiliwuynha, yurruna wäŋa dhuwala maḻŋ'thurruna. Yo, ŋunhiyi yolŋu'-yulŋu ŋunhi walala yäku yukurra dhärra ŋunha liŋguna djorra'ŋurana, walalanydja yurru yakana yana ŋula buku-ŋal'yun ŋurikinydja ŋoy-wurrpu'wunydja buŋgawawu yätjkunydja.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2150,51 +2150,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>