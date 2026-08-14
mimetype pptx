--- v0 (2026-06-18)
+++ v1 (2026-08-14)
@@ -298,51 +298,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470768507" r:id="rId1"/>
+    <p:sldLayoutId id="2475728866" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2290,91 +2290,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, ŋäthilinydja yolŋu'-yulŋuyu ŋuli ḻakaranha ŋarranha ŋamakurru' ga rom-dhunupa yolŋu, yurru dhiyaŋunydja-wala ŋarra meṉguŋalana ŋunhiyi ŋäthiliŋunydja nhä malanha, warrpam'thurruna gonha'yurruna, märr yurru ŋarranydja yuwalknha wal'ŋu nhanŋuwaynha yana Djesu-Christkuna yolŋu. Yo, ŋanydjaḻa'yurrunanydja ŋarra ŋuliŋuruyi bukmakŋuru yana, ŋunhi ŋarra ŋuli guyaŋinya yanapi ŋunhiyinydja biyapulnha wal'ŋu dharrpal, liŋgu dhiyaŋunydja-wala ŋarra marŋgina Garraywunydja yana nhanŋuwaynha, ga dhuwalayinydja ŋamakurru'na yanana wal'ŋu mirithirrina, djuḻkmaramana yukurra ŋunhi romnha malaŋunha ŋäthiliŋunhanydja. Bala ŋarra ŋuli yukurra guyaŋirri bitjanna, “Ŋunhanydja nhä malanha nhäŋiniŋ'nha yana, ŋula nhäna,” liŋgu dhiyaŋu-wala ŋarra marŋgina ŋarrakalayŋuwu ŋarra Garraywuna, Djesu-Christkuna yana. Yo, dhuwalayina ŋayina Djesuna mel-wiḏiny'tja wal'ŋu ŋarraku, bala ŋarra gonha'yurrunanydja meṉguŋalanydja warrpam'thurrunana, ŋapana-wekaŋala ŋurikiyinydjayi, märr yurru ŋarra yuwalkkumana wal'ŋu yana marŋgithirri marrtji bala nhanŋuwaynha Christkuna. Bala ŋarra warrkuḻuŋalana yanana yulŋunydja ŋunhiyinydja malanha, bitjarrana bitjan ŋuli yolŋuyu warrkuḻuma ŋula nhä ŋunhi dhukun malanha; bukmakkuŋalana ŋarra ŋunhi djalkthurrunanydja, märr yurru ŋarra ŋanyapinyaynha yukurra ŋayathamanydja yurru Garraynhana Djesunhana.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2400,51 +2400,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>