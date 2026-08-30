--- v0 (2026-06-12)
+++ v1 (2026-08-30)
@@ -289,51 +289,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470244061" r:id="rId1"/>
+    <p:sldLayoutId id="2477123548" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2029,91 +2029,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Ga bitjarrayi liŋgu walalanydja Rom-dharraymirrinydja walala marrtjina nhanukala Djongala, ga wiripu-guḻku' yolŋu walala yäku Djatutji mala, walala ḏukṯukthina ŋayi yurru Djondhu walalanha ḻiya-ḻupmaramayi. ŋayi Djondhunydja walalanha nhäŋala, bala waŋana bitjarrana, “Way, nhumanydja dhuwala yätjmirrina wirrkina, balanyarana bitjan bäpi ŋunhi. Nhuma yukurra yana milkunharamirri nhumalanha nhuma yanapi nhuma ŋamakurru'mirri, yurru nhumalaŋgalanydja romdhu ŋuriŋiyi yukurra yolŋu'-yulŋunha baḏuwaḏuyun warray. Nhumanydja yukurra guyaŋirri yanapi nhuma ŋuli waṉḏi winya'yurru Godkalanydja, märr yurru ŋayi yaka nhumalanha baḏuwaḏuyun dhä-dir'yun ŋula. Mak dhiyakuyi nhuma ḏukṯuk ḻiya-ḻupmaranharawunydja.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2139,51 +2139,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>