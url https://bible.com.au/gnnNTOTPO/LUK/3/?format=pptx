--- v0 (2026-06-04)
+++ v1 (2026-08-14)
@@ -352,51 +352,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469576584" r:id="rId1"/>
+    <p:sldLayoutId id="2475728980" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3856,91 +3856,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, guḻku'na mirithirrina yolŋunydja walala yukurrana marrtjina withiyarra ŋanya Djonnha, märr yurru ŋayi walalanha ḻiya-ḻupmarama yukurra. Yurru wiripu-guḻku'yunydja ŋanya withiyara, ŋunhi walala be ḻakaranharamirri ŋuli rom-dhunupamirri, bala ŋayi Djondhunydja waŋana bitjarra warray walalanha, “Way, nhumanydja dhuwala yätjmirrina wirrkina, balanyarana bitjan bäpi ŋunhi. Nhuma yukurra yana milkunharamirri nhumalanha nhuma yanapi nhuma ŋamakurru'mirri, yurru nhumalaŋgalanydja romdhu ŋuriŋiyi yukurra yolŋu'-yulŋunha baḏuwaḏuyun warray. Nhumanydja yukurra guyaŋirri yanapi nhuma ŋuli waṉḏi winya'yurru Godkalanydja, märr yurru ŋayi yaka nhumalanha baḏuwaḏuyun dhä-ḏir'yun ŋula. Mak dhiyakuyi nhuma ḏukṯuk ḻiya-ḻupmaranharawunydja.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3966,51 +3966,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>