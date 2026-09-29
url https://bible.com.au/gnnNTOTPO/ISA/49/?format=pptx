--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -313,51 +313,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475728925" r:id="rId1"/>
+    <p:sldLayoutId id="2479658104" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2725,91 +2725,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, Yitjuralwu Waŋarr God Walŋakunharamirrinydja waŋa yukurra bitjanna ŋurikiyi djämamirriwunydja yolŋuwu, ŋurikinydja nhanŋunydja ŋunhi yolŋu'-yulŋu ŋuli ŋuyulkthinya ga nyinyaŋdhuna nhanŋu, ŋurikinydja ŋunhi ŋayinydja balanyarana biyaku ŋuli djämamirri ŋayi ŋuruku ŋurruŋurruŋuwu walŋu buŋgawamirriwu, ga bitjarra ŋayi Garray waŋananydja nhanukala, “Ŋuriŋi buŋgawamirriyunydja walalay yurru nhämana nhuna, bala djingaryunna yurru märr-ŋal'yunna manapan nhokala, ga ŋunhiyi ŋurru'-ŋurruŋunydja yolŋu walala yurru bitjandhi liŋgu buku-ŋal'yundhi nhuŋu, liŋgu walala yurru ŋunhiyi dharaŋanna nhäma nhuna, ŋunhi nhenydja djarr'yunara nhanukuŋuwaynha djämamirri Garraywuna; Godthu ŋayipi nhuna djuy'yurrunanydja, bitjarra yana liŋgu ŋunhi ŋayi dhawu'mirriyaŋala ŋäthili.” Ga bitjarra ŋayi Garray waŋananydja.Godtja ŋuli yukurra goŋ-nherraṉmirri warray ŋurikinydja walalaŋgu ŋunhi walŋakunhara nhanukuŋu49:8-26 (God cares for the people he has saved)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2835,51 +2835,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>