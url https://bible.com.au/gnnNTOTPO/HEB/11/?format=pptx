--- v0 (2026-06-04)
+++ v1 (2026-08-14)
@@ -349,51 +349,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469576583" r:id="rId1"/>
+    <p:sldLayoutId id="2475729018" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3769,91 +3769,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Ga balanyarayi liŋgu ŋayinydja Nowanydja yolŋu yäku, märr-yuwalkthinayi ŋayinydja Godnha, märr-nherraṉmina manapara. Yo, Godthunydja ŋunhiyi nhanukala ḻakaraŋala ŋäthili yana, ŋunhi yurru ŋayi baḏuwaḏuyun yolŋu'-yulŋunha gapuyu. Yakana yolŋu'-yulŋuyu ŋäthilinydja nhäŋala bitjanarayi baḏuwaḏuyunara, yurru ŋayinydja ŋunhi Nowayunydja märr-yuwalkthina warray yukurrana, bala ŋayi dhäruknha märraŋala ŋanya Godnha, bala ŋayi ŋäthilimirriyaŋala yukurrana djäma mitjiyana dhuḻ'yurruna, märr yurru ŋayipi ga nhanŋu gurruṯu'mirri walala walŋathirri ŋunhili mitjiyaŋura. Bala ŋayi Nowayunydja ŋuriŋiyi nhanukalay märr-yuwalkthinyarayunydja bitjarra yätj-ḻakaraŋalana ŋunhiyi yolŋu'-yulŋunhanydja wiripu-guḻku'nhanydja, yana walala murrmurryurrunana marrtjina, liŋgu ŋuriŋina ŋunhi walala yaka märr-yuwalkthina. Yurru ŋayi Godthu ḻakaraŋala Nowanhanydja ŋayaŋu-dhunupana, liŋgu ŋayi märr-yuwalkthina ga dhäruk ŋayi märraŋala Godnha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3879,51 +3879,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>