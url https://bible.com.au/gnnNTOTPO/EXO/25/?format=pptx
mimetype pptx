--- v0 (2026-06-16)
+++ v1 (2026-06-16)
@@ -268,51 +268,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470628392" r:id="rId1"/>
+    <p:sldLayoutId id="2470632285" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1420,91 +1420,91 @@
               <a:t><![CDATA[17-22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Ga biyakayi bili djäma dhurrwarawunydja dhaḻ'yunarawu ŋuruku bathiwu, yurru dhurrwaranydja nhuma yurru djäma garwarrwarr bathanara. Ga biyakayi liŋgu djämayi märrma' garwarrwarr maṉḏanha, djiwarr'wuynha yolŋunha maṉḏanha, ga nherralanydja maṉḏanha bukulili maṉḏanyŋulili ŋunhimala dhurrwaralili; maṉḏa yurru nhinanydja yukurra gumurr'yunmirri, ga binbarrnydja maṉḏanha bärr'yunmaraŋa garrwarkurru, warraw'kuma, ŋapa-ŋäkirrmarama yukurra yurru ṉapuŋga ŋunhiyi dhurrwaranha bathinha yana. Yo, ŋunhi guṉḏanydja yurru rommirrinydja ŋunhana djinawa'na ŋunhilimi bathiŋura, ga dhurrwaranydja yurru ga garrwarnha ŋapaŋurana, ga yäkunydja yurru ŋunhiyi dhurrwaranydja Mel-wuyunharawuynha Wäŋa, liŋgu ŋunhimalayina ŋarra nhumalanha yurru guwatjmandja, ga ŋunhiliyi ŋarra yurru yulŋunydja ṉapuŋga' yana ŋurikala maṉḏakala, ŋapaŋura yana garrwar Mel-wuyunaramirriŋura Wäŋaŋura, liŋgu ŋuliŋuruyina ŋarra yurru wekama dhäruktja nhumalaŋgu Yitjuralpuyŋuwunydja.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1530,51 +1530,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>