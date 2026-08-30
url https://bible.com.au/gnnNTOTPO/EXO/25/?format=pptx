--- v1 (2026-06-16)
+++ v2 (2026-08-30)
@@ -268,51 +268,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470632285" r:id="rId1"/>
+    <p:sldLayoutId id="2477123927" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1420,91 +1420,91 @@
               <a:t><![CDATA[17-22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Ga biyakayi bili djäma dhurrwarawunydja dhaḻ'yunarawu ŋuruku bathiwu, yurru dhurrwaranydja nhuma yurru djäma garwarrwarr bathanara. Ga biyakayi liŋgu djämayi märrma' garwarrwarr maṉḏanha, djiwarr'wuynha yolŋunha maṉḏanha, ga nherralanydja maṉḏanha bukulili maṉḏanyŋulili ŋunhimala dhurrwaralili; maṉḏa yurru nhinanydja yukurra gumurr'yunmirri, ga binbarrnydja maṉḏanha bärr'yunmaraŋa garrwarkurru, warraw'kuma, ŋapa-ŋäkirrmarama yukurra yurru ṉapuŋga ŋunhiyi dhurrwaranha bathinha yana. Yo, ŋunhi guṉḏanydja yurru rommirrinydja ŋunhana djinawa'na ŋunhilimi bathiŋura, ga dhurrwaranydja yurru ga garrwarnha ŋapaŋurana, ga yäkunydja yurru ŋunhiyi dhurrwaranydja Mel-wuyunharawuynha Wäŋa, liŋgu ŋunhimalayina ŋarra nhumalanha yurru guwatjmandja, ga ŋunhiliyi ŋarra yurru yulŋunydja ṉapuŋga' yana ŋurikala maṉḏakala, ŋapaŋura yana garrwar Mel-wuyunaramirriŋura Wäŋaŋura, liŋgu ŋuliŋuruyina ŋarra yurru wekama dhäruktja nhumalaŋgu Yitjuralpuyŋuwunydja.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1530,51 +1530,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>