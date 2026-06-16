--- v0 (2026-06-16)
+++ v1 (2026-06-16)
@@ -322,51 +322,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470629001" r:id="rId1"/>
+    <p:sldLayoutId id="2470632303" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2986,91 +2986,91 @@
               <a:t><![CDATA[9-10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Gurrum'thurra walala yulŋunydja. Yaka meṉguŋanydja ŋunhiyi malanha rom ŋunhi nhuma nhäŋala yukurrana nhumalaŋgalay nhuma maŋutjiyu nhumapi, liŋgu dhärrana nhuma yukurrana ŋunhala bukuŋura Djäniya yäkuŋura, gumurrŋurana walŋu nhanukala Garraywala, ŋunhi ŋayi yukurrana waŋana ḻakaraŋala ŋarrakala. ḻakaraŋa ŋunhiyi dhäwu' nhumalaŋgalaŋuwa yumurrku'wanydja ga nhumalaŋgalaŋuwa gutharra'mirriŋuwa walalambala, märr yurru nhuma yaka muka meṉguma. Yo, nhumanydja ŋäkula warray ŋunhi ŋayi Garrayyu ḻakaraŋala bitjarra ŋarrakala, ‘ḻiw'maraŋa ŋunha yolŋu'-yulŋunhanydja, ŋarranydja ḏukṯuk walala yurru ŋäma ŋarranha dhäruk, märr yurru walala marŋgiyirri yukurra ŋarraku, ŋunhi ŋarranydja gäna walŋu ŋula nhämiriw, märr yurru walala borrk-beyaṉiyirri ŋarraku, ga dhäruk märrama yurru ŋarranha yuwalkkuma yana walŋu gupaḏalkuma, ga marŋgikuma marrtji djamarrkuḻi'nhana walalaŋguway walala malthunarawu ŋarraku borrk-beyaṉiyinyarawuna.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3096,51 +3096,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>