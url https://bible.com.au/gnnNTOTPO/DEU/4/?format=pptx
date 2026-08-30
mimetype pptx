--- v1 (2026-06-16)
+++ v2 (2026-08-30)
@@ -322,51 +322,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470632303" r:id="rId1"/>
+    <p:sldLayoutId id="2477123702" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2986,91 +2986,91 @@
               <a:t><![CDATA[9-10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Gurrum'thurra walala yulŋunydja. Yaka meṉguŋanydja ŋunhiyi malanha rom ŋunhi nhuma nhäŋala yukurrana nhumalaŋgalay nhuma maŋutjiyu nhumapi, liŋgu dhärrana nhuma yukurrana ŋunhala bukuŋura Djäniya yäkuŋura, gumurrŋurana walŋu nhanukala Garraywala, ŋunhi ŋayi yukurrana waŋana ḻakaraŋala ŋarrakala. ḻakaraŋa ŋunhiyi dhäwu' nhumalaŋgalaŋuwa yumurrku'wanydja ga nhumalaŋgalaŋuwa gutharra'mirriŋuwa walalambala, märr yurru nhuma yaka muka meṉguma. Yo, nhumanydja ŋäkula warray ŋunhi ŋayi Garrayyu ḻakaraŋala bitjarra ŋarrakala, ‘ḻiw'maraŋa ŋunha yolŋu'-yulŋunhanydja, ŋarranydja ḏukṯuk walala yurru ŋäma ŋarranha dhäruk, märr yurru walala marŋgiyirri yukurra ŋarraku, ŋunhi ŋarranydja gäna walŋu ŋula nhämiriw, märr yurru walala borrk-beyaṉiyirri ŋarraku, ga dhäruk märrama yurru ŋarranha yuwalkkuma yana walŋu gupaḏalkuma, ga marŋgikuma marrtji djamarrkuḻi'nhana walalaŋguway walala malthunarawu ŋarraku borrk-beyaṉiyinyarawuna.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3096,51 +3096,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>