--- v0 (2026-06-10)
+++ v1 (2026-06-15)
@@ -301,51 +301,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470065907" r:id="rId1"/>
+    <p:sldLayoutId id="2470526596" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2388,91 +2388,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, märr-gurrum'thurra yulŋunydja, märr yurru yaka nhumalanha ŋula yolthu mayali'-wilkthundja ga gaṯmarama ŋuriŋi nhanukalay ŋayi be djambatjthu guyaŋinyarayu ga dhärukthu ga dhäparkthu ŋuriŋi mayali'miriwyu dhäwu'yu, ŋunhi ŋuli yukurra dhawaṯthun ŋulaŋuru yolŋuwuŋu wal'ŋu guyaŋinyaraŋuru. Yo, yolŋuyu walalay ŋuli marŋgikuma ḻakarama walalaŋguway yumurrku'nha ŋunhi liŋgu ŋupanayŋu yana dhäwu', ŋunhi walala yukurrana märraŋala walalaŋgalayŋuwuŋu märi'muwuŋu ga bäpa'mirriŋuwuŋu. Ga bitjandhi liŋgu walala ŋuli ḻakarama dhäwuny'tja ŋunhi dhawaṯthurruna yukurrana ŋulaŋuru mokuywala ŋunhi, ŋunhi ŋayinydja buŋgawa wal'ŋu dhiyaku munatha'wuywu nhäku malaŋuwu. Yurru ŋunhiyi dhäwuny'tja malanha nhäŋiniŋ'nha ga ganydjarrmiriwnha, mayali'-wilkthunna yana yurru nhumalanha, liŋgu yakana ŋunhiyinydja ŋulaŋuru Garraywuŋu dhäwu', yakana walala yurru yuwalkkuma ḻakarama ŋanya Garraynha Christnha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2498,51 +2498,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>