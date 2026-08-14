--- v1 (2026-06-15)
+++ v2 (2026-08-14)
@@ -301,51 +301,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470526596" r:id="rId1"/>
+    <p:sldLayoutId id="2475728964" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2388,91 +2388,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, märr-gurrum'thurra yulŋunydja, märr yurru yaka nhumalanha ŋula yolthu mayali'-wilkthundja ga gaṯmarama ŋuriŋi nhanukalay ŋayi be djambatjthu guyaŋinyarayu ga dhärukthu ga dhäparkthu ŋuriŋi mayali'miriwyu dhäwu'yu, ŋunhi ŋuli yukurra dhawaṯthun ŋulaŋuru yolŋuwuŋu wal'ŋu guyaŋinyaraŋuru. Yo, yolŋuyu walalay ŋuli marŋgikuma ḻakarama walalaŋguway yumurrku'nha ŋunhi liŋgu ŋupanayŋu yana dhäwu', ŋunhi walala yukurrana märraŋala walalaŋgalayŋuwuŋu märi'muwuŋu ga bäpa'mirriŋuwuŋu. Ga bitjandhi liŋgu walala ŋuli ḻakarama dhäwuny'tja ŋunhi dhawaṯthurruna yukurrana ŋulaŋuru mokuywala ŋunhi, ŋunhi ŋayinydja buŋgawa wal'ŋu dhiyaku munatha'wuywu nhäku malaŋuwu. Yurru ŋunhiyi dhäwuny'tja malanha nhäŋiniŋ'nha ga ganydjarrmiriwnha, mayali'-wilkthunna yana yurru nhumalanha, liŋgu yakana ŋunhiyinydja ŋulaŋuru Garraywuŋu dhäwu', yakana walala yurru yuwalkkuma ḻakarama ŋanya Garraynha Christnha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2498,51 +2498,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>