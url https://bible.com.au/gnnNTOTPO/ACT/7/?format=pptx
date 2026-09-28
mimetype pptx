--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -409,51 +409,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475728819" r:id="rId1"/>
+    <p:sldLayoutId id="2479624801" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5509,91 +5509,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Ga biyapul ŋayi Godthu ḻakaraŋala Yipurayimgu bitjarrana, ‘Dhuwalanydja ŋarra yurru dhawu'-nherraṉmirri nhokala, märr dhawuny'tja dhuwala yurru yukurra yana djambimiriwnha. Nhuma yurru rumbal mitthunmirrinydja, bitjandja ŋuli ḏarrtjalkkumanydja ya' ḏarramuwurrunha, bukmaknha yana nhuma miṯtjinha, ga ŋuriŋinydja yurru mim'puyunydja nhumalanha ḻakaramana, bitjan nhumanydja ŋarrakuna ŋunhiyinydja yolŋu walala, ga ŋarranydja nhumalaŋguna waŋarr,’ bitjarra ŋayi Godthu waŋana ḻakaraŋalanydja. Ga ŋunhi ŋayi Yipurayimgunydja gäthu'mirriŋu ḏarramu Yitjaktja dhawal-wuyaŋina, bala ŋayi mitthurrunana nhanŋuwaynydja ŋayi ŋunhiyi gäthu'mirriŋunha ŋuriŋi 8-thunydja ḏaykun'thu. Ga bitjarra yana liŋgu Yitjakthunydja nhanŋuwaynydja ŋayi gäthu'mirriŋunha Djaykupnhanydja ḏarrtjalkkuŋala Godku yana, ga ŋayi ŋuriŋiyi Djaykupthunydja bitjarrayi yana liŋgu ḏarrtjalkkuŋala nhanŋuwaynydja ŋayi ŋunhi 12-nhanydja gäthu'mirriŋunha walalanha, ŋunhinhanydja walalanha ŋunhi walala bäpa'mirriŋu walala 12-kuna miṯtjiwu bäpurru'wu, Yitjuralwuna miṯtji, nhanŋuwaynha Godkuna yolŋu walala.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5619,51 +5619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>