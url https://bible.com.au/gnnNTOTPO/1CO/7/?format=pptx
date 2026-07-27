--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -358,51 +358,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468859526" r:id="rId1"/>
+    <p:sldLayoutId id="2474191566" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4030,91 +4030,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Ŋarrapinydja dhuwala ḻuni yana, nhina ŋarra yukurra miyalkmiriw, ga guyaŋirri ŋarra yukurra nhumalaŋgunydja manymak warray ŋunhi nhe yurru nhina yukurra ḻuni, bitjan ŋarra dhuwala ḻuni nhina yukurra. Yurru Gunhu'yunydja ŋuli wekama barrku'-barrkuwatj yana ŋilimurruŋgu, märr yurru ŋilimurru ŋuriŋiyina märr-ḏaw'yun; wiripu-guḻkuny'tja yurru nhina yukurra ḻuni, ga wiripu-guḻkuny'tja yurru märranharamirri yukurra.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4140,51 +4140,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>