--- v1 (2026-07-27)
+++ v2 (2026-07-27)
@@ -358,51 +358,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474191566" r:id="rId1"/>
+    <p:sldLayoutId id="2474195488" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4030,91 +4030,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Ŋarrapinydja dhuwala ḻuni yana, nhina ŋarra yukurra miyalkmiriw, ga guyaŋirri ŋarra yukurra nhumalaŋgunydja manymak warray ŋunhi nhe yurru nhina yukurra ḻuni, bitjan ŋarra dhuwala ḻuni nhina yukurra. Yurru Gunhu'yunydja ŋuli wekama barrku'-barrkuwatj yana ŋilimurruŋgu, märr yurru ŋilimurru ŋuriŋiyina märr-ḏaw'yun; wiripu-guḻkuny'tja yurru nhina yukurra ḻuni, ga wiripu-guḻkuny'tja yurru märranharamirri yukurra.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4140,51 +4140,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>