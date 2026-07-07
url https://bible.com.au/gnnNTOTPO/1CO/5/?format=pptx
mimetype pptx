--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -274,51 +274,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468295750" r:id="rId1"/>
+    <p:sldLayoutId id="2472449084" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1594,91 +1594,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, yätjtja ŋunhi dhuwurr balanyara bitjan ŋatha-ruwaŋga'kunaramirri yäku yeast, ŋunhina wal'ŋu ŋunhi ŋuli birrŋ'marama wiripuyama bukmakkuma ŋunhi ŋatha. Nhumanydja marŋgi muka ŋunhi ŋilimurruŋguway Djuwskunydja rom ŋuli yukurra ḻakarama bitjan gam': Ŋunhi ŋilimurru yurru ŋäthilimirriyama ŋurikiyi Ḻäy-yuḻkmaranharamirriwuna Waluwu, yurruna ŋilimurru yurru ḻuka ŋunhiyi wäyin lämdja, bala roniyirrina guyaŋirri djunamayina ŋunhina ŋunhi ŋilimurruŋgu märi'mu walala be baman' walŋathina wäyingala ŋuriŋiyi lämgala maŋgu'yu, ŋilimurru yurru ŋäthili yäkthun wäŋana ŋilimurruŋguway, djalkthun ŋunhiyi ŋatha-ruwaŋga'kunharamirri, ḏarrtjalkkumana yukurra yurru wäŋana, bala yurruna ŋilimurru yurru ḻuka ŋunhiyi wäyindja. Ga bitjandhina nhumanydja yurru ŋurrkamana ŋunhiyi yätjnha ḏarrtjalkkumana yurru nhumalanhawuy nhuma malana. Liŋgu nhumanydja dhuwala yolŋu walala ḏarrtjalknha, balanyarana bitjan ŋunhiyi yeastmiriwnha wäŋa; liŋguna nhuma ḏarrtjalkkunharana Djesuwala maŋgu'-waṉḏinyarayuna. Liŋgu ŋayi Garray Djesu rakunydhinana liŋguna ŋunhi, bitjarrana bitjan ŋunhiyi Ḻäy-yuḻkmaranhamirrina lämnha, ga nhumanydja liŋguna walŋathinana, yutathinana wal'ŋu ŋuriŋiyina nhanukala Djesuwalana maŋgu'yu.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1704,51 +1704,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>