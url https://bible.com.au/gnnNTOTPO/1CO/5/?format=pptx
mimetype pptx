--- v1 (2026-07-07)
+++ v2 (2026-08-30)
@@ -274,51 +274,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472449084" r:id="rId1"/>
+    <p:sldLayoutId id="2477124077" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1594,91 +1594,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Yo, yätjtja ŋunhi dhuwurr balanyara bitjan ŋatha-ruwaŋga'kunaramirri yäku yeast, ŋunhina wal'ŋu ŋunhi ŋuli birrŋ'marama wiripuyama bukmakkuma ŋunhi ŋatha. Nhumanydja marŋgi muka ŋunhi ŋilimurruŋguway Djuwskunydja rom ŋuli yukurra ḻakarama bitjan gam': Ŋunhi ŋilimurru yurru ŋäthilimirriyama ŋurikiyi Ḻäy-yuḻkmaranharamirriwuna Waluwu, yurruna ŋilimurru yurru ḻuka ŋunhiyi wäyin lämdja, bala roniyirrina guyaŋirri djunamayina ŋunhina ŋunhi ŋilimurruŋgu märi'mu walala be baman' walŋathina wäyingala ŋuriŋiyi lämgala maŋgu'yu, ŋilimurru yurru ŋäthili yäkthun wäŋana ŋilimurruŋguway, djalkthun ŋunhiyi ŋatha-ruwaŋga'kunharamirri, ḏarrtjalkkumana yukurra yurru wäŋana, bala yurruna ŋilimurru yurru ḻuka ŋunhiyi wäyindja. Ga bitjandhina nhumanydja yurru ŋurrkamana ŋunhiyi yätjnha ḏarrtjalkkumana yurru nhumalanhawuy nhuma malana. Liŋgu nhumanydja dhuwala yolŋu walala ḏarrtjalknha, balanyarana bitjan ŋunhiyi yeastmiriwnha wäŋa; liŋguna nhuma ḏarrtjalkkunharana Djesuwala maŋgu'-waṉḏinyarayuna. Liŋgu ŋayi Garray Djesu rakunydhinana liŋguna ŋunhi, bitjarrana bitjan ŋunhiyi Ḻäy-yuḻkmaranhamirrina lämnha, ga nhumanydja liŋguna walŋathinana, yutathinana wal'ŋu ŋuriŋiyina nhanukala Djesuwalana maŋgu'yu.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1704,51 +1704,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>