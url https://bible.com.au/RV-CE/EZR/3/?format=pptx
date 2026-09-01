--- v0 (2026-06-30)
+++ v1 (2026-09-01)
@@ -274,51 +274,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471809536" r:id="rId1"/>
+    <p:sldLayoutId id="2477310451" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1605,91 +1605,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Now in the second year of their coming unto the house of God at Jerusalem, in the second month, began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the rest of their brethren the priests and the Levites, and all they that were come out of the captivity unto Jerusalem; and appointed the Levites, from twenty years old and upward, to have the oversight of the work of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1715,51 +1715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>