--- v0 (2026-06-14)
+++ v1 (2026-09-01)
@@ -388,51 +388,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470441453" r:id="rId1"/>
+    <p:sldLayoutId id="2477284825" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4900,91 +4900,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Panya ngura kutjupa kutjupangka tjaultji tjuṯangku pikangku pungkuku nguraku mayatja tjuṯangku wituwitunnyangka. Ka ngura kutjupangka kutjupangka manta uriku, ka ngura kutjupa tjuṯangka ailuru puḻka ngaṟaku. Panya pika kura nyanga paluṟu tjana ngaṉmanypa utiringkunytjaku ngaṟanyi, ka nyura nyanganpa kulintjatjanungku uti purkaṟangku kulinma. Panya minyma iṯitjarangku paku nyinara urira pirinnyangka kulilpai, ‘Munta-uwa tjinguṟu nyangatja iṯi wirkankunytjaku urinyi.’ Palu puṟunypa kura nyanganpa utiringkunyangka nyura uti kulinma, ‘Munta, nyangatja tjinguṟu tjiṉṯu maḻatjalta ilaringanyi, palu palula kuwaripangka pika kutjupa kutjupa tjuṯa piṟuku utiringkunytjaku ngaṟanyiṯu.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5010,51 +5010,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>