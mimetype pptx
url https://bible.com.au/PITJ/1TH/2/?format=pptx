--- v0 (2026-07-04)
+++ v1 (2026-09-01)
@@ -292,51 +292,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472203890" r:id="rId1"/>
+    <p:sldLayoutId id="2477284857" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2116,91 +2116,91 @@
               <a:t><![CDATA[7-8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Nganaṉanya panya Jesulu Christalu ngurkantaṟa wituṟa iyaṉu tjukurpa palumpa para-tjakultjunkunytjaku. Kala palulanguṟu Jesulu nganaṉanya wituṟa iyannyangka nganaṉa uti nyurala ngatjinma ungkunytjaku. Palu wiya, nganaṉa panya nyurala ngatjintja wiyangku wantingi munula nyurala pukuḻpa nyinangi, panya ngunytjungku tjitji mukulyangku aṯunymaṟa kanyilpai, palu puṟunypa nganaṉa nyurampa puḻkaṟa mukuringangi kurunpa winki. Munula palulanguṟu nyurala pukuḻṯu wangkangi Godaku Tjukurpa Palya. Munu panyala nyurala tjungu nyinara nyuranya mukulyangku alpamilaningi tjukurpa kutju wangkanytja wiyangku. Panya nganaṉanku walytjangku pukuḻmankunytjikitjangku kulintja wiyangku nganaṉa nyuranya kutju pukuḻmankunytjikitjangku kuliningi nyurampa puḻkaṟa mukuringkula.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2226,51 +2226,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>