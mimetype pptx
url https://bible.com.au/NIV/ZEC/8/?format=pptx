--- v1 (2026-08-12)
+++ v2 (2026-10-06)
@@ -307,51 +307,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475541688" r:id="rId1"/>
+    <p:sldLayoutId id="2480326122" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1919,51 +1919,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[23 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This is what the Lord Almighty says: “In those days ten people from all languages and nations will take firm hold of one Jew by the hem of his robe and say, ‘Let us go with you, because we have heard that God is with you.’ ”]]></a:t>
+              <a:t><![CDATA[This is what the Lord Almighty says: “In those days ten people from all languages and nations will take firm hold of one Jew by the hem of his robe and say, ‘Let us go with you, because we have heard that God is with you.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2551,91 +2551,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[This is what the Lord Almighty says: “I will save my people from the countries of the east and the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2661,51 +2661,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>