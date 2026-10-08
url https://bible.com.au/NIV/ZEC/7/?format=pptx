--- v1 (2026-08-05)
+++ v2 (2026-10-08)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474926189" r:id="rId1"/>
+    <p:sldLayoutId id="2480519433" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -993,51 +993,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘When I called, they did not listen; so when they called, I would not listen,’ says the Lord Almighty.]]></a:t>
+              <a:t><![CDATA[“ ‘When I called, they did not listen; so when they called, I would not listen,’ says the Lord Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1070,51 +1070,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[‘I scattered them with a whirlwind among all the nations, where they were strangers. The land they left behind them was so desolate that no one traveled through it. This is how they made the pleasant land desolate.’ ”]]></a:t>
+              <a:t><![CDATA[‘I scattered them with a whirlwind among all the nations, where they were strangers. The land they left behind them was so desolate that no one traveled through it. This is how they made the pleasant land desolate.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1754,105 +1754,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Are these not the words the Lord proclaimed through the earlier prophets when Jerusalem and its surrounding towns were at rest and prosperous, and the Negev and the western foothills were settled?’ ”]]></a:t>
+              <a:t><![CDATA[Are these not the words the Lord proclaimed through the earlier prophets when Jerusalem and its surrounding towns were at rest and prosperous, and the Negev and the western foothills were settled?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1878,51 +1878,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>