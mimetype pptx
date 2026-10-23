--- v1 (2026-09-02)
+++ v2 (2026-10-23)
@@ -250,51 +250,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477350876" r:id="rId1"/>
+    <p:sldLayoutId id="2481754563" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -390,51 +390,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="b" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Num. 35:30-34]]></a:t>
+              <a:t><![CDATA[Numbers 35:30-34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2743200"/>
             <a:ext cx="7315200" cy="1285875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -508,51 +508,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[30 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Anyone who kills a person is to be put to death as a murderer only on the testimony of witnesses. But no one is to be put to death on the testimony of only one witness.]]></a:t>
+              <a:t><![CDATA[“ ‘Anyone who kills a person is to be put to death as a murderer only on the testimony of witnesses. But no one is to be put to death on the testimony of only one witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -585,51 +585,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[31 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Do not accept a ransom for the life of a murderer, who deserves to die. They are to be put to death.]]></a:t>
+              <a:t><![CDATA[“ ‘Do not accept a ransom for the life of a murderer, who deserves to die. They are to be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -662,51 +662,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Do not accept a ransom for anyone who has fled to a city of refuge and so allow them to go back and live on their own land before the death of the high priest.]]></a:t>
+              <a:t><![CDATA[“ ‘Do not accept a ransom for anyone who has fled to a city of refuge and so allow them to go back and live on their own land before the death of the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -739,51 +739,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[33 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Do not pollute the land where you are. Bloodshed pollutes the land, and atonement cannot be made for the land on which blood has been shed, except by the blood of the one who shed it.]]></a:t>
+              <a:t><![CDATA[“ ‘Do not pollute the land where you are. Bloodshed pollutes the land, and atonement cannot be made for the land on which blood has been shed, except by the blood of the one who shed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -816,51 +816,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[34 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Do not defile the land where you live and where I dwell, for I, the Lord, dwell among the Israelites.’ ”]]></a:t>
+              <a:t><![CDATA[Do not defile the land where you live and where I dwell, for I, the Lord, dwell among the Israelites.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -909,91 +909,91 @@
             <a:br/>
             <a:r>
               <a:rPr lang="en-US" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:hlinkClick r:id="rId2" tooltip="Feedback form"/>
               </a:rPr>
               <a:t><![CDATA[Help us improve with your feedback]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1019,51 +1019,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1231,36 +1231,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bible.com.au</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Bible.com.au: Num. 35:30-34 (NIV)</dc:title>
+  <dc:title>Bible.com.au: Numbers 35:30-34 (NIV)</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>