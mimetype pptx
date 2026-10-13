--- v1 (2026-08-13)
+++ v2 (2026-10-13)
@@ -325,51 +325,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475680846" r:id="rId1"/>
+    <p:sldLayoutId id="2480948525" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -912,51 +912,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For your eastern boundary, run a line from Hazar Enan to Shepham.]]></a:t>
+              <a:t><![CDATA[“ ‘For your eastern boundary, run a line from Hazar Enan to Shepham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1066,51 +1066,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[12 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then the boundary will go down along the Jordan and end at the Dead Sea.“ ‘This will be your land, with its boundaries on every side.’ ”]]></a:t>
+              <a:t><![CDATA[Then the boundary will go down along the Jordan and end at the Dead Sea.“ ‘This will be your land, with its boundaries on every side.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1671,51 +1671,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[19 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“These are their names:“from the tribe of Judah, Caleb son of Jephunneh;]]></a:t>
+              <a:t><![CDATA[These are their names:Caleb son of Jephunneh,from the tribe of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1748,51 +1748,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[20 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Simeon, Shemuel son of Ammihud;]]></a:t>
+              <a:t><![CDATA[Shemuel son of Ammihud,from the tribe of Simeon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1825,51 +1825,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[21 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Benjamin, Elidad son of Kislon;]]></a:t>
+              <a:t><![CDATA[Elidad son of Kislon,from the tribe of Benjamin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1902,51 +1902,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Dan, the leader was Bukki son of Jogli;]]></a:t>
+              <a:t><![CDATA[Bukki son of Jogli,the leader from the tribe of Dan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1979,51 +1979,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[23 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Manasseh son of Joseph, the leader was Hanniel son of Ephod;]]></a:t>
+              <a:t><![CDATA[Hanniel son of Ephod,the leader from the tribe of Manasseh son of Joseph;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2056,51 +2056,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[24 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Ephraim son of Joseph, the leader was Kemuel son of Shiphtan;]]></a:t>
+              <a:t><![CDATA[Kemuel son of Shiphtan,the leader from the tribe of Ephraim son of Joseph;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2133,51 +2133,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[25 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Zebulun, the leader was Elizaphan son of Parnak;]]></a:t>
+              <a:t><![CDATA[Elizaphan son of Parnak,the leader from the tribe of Zebulun;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2210,51 +2210,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[26 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Issachar, the leader was Paltiel son of Azzan;]]></a:t>
+              <a:t><![CDATA[Paltiel son of Azzan,the leader from the tribe of Issachar;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2287,51 +2287,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[27 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Asher, the leader was Ahihud son of Shelomi;]]></a:t>
+              <a:t><![CDATA[Ahihud son of Shelomi,the leader from the tribe of Asher;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2441,51 +2441,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[28 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[from the tribe of Naphtali, the leader was Pedahel son of Ammihud.”]]></a:t>
+              <a:t><![CDATA[Pedahel son of Ammihud,the leader from the tribe of Naphtali.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2751,51 +2751,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Your southern side will include some of the Desert of Zin along the border of Edom. Your southern boundary will start in the east from the southern end of the Dead Sea,]]></a:t>
+              <a:t><![CDATA[“ ‘Your southern side will include some of the Desert of Zin along the border of Edom. Your southern boundary will start in the east from the southern end of the Dead Sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2982,51 +2982,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[6 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Your western boundary will be the coast of the Mediterranean Sea. This will be your boundary on the west.]]></a:t>
+              <a:t><![CDATA[“ ‘Your western boundary will be the coast of the Mediterranean Sea. This will be your boundary on the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3059,105 +3059,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For your northern boundary, run a line from the Mediterranean Sea to Mount Hor]]></a:t>
+              <a:t><![CDATA[“ ‘For your northern boundary, run a line from the Mediterranean Sea to Mount Hor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3183,51 +3183,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>