--- v1 (2026-08-15)
+++ v2 (2026-10-19)
@@ -454,51 +454,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475777867" r:id="rId1"/>
+    <p:sldLayoutId id="2481402581" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1188,51 +1188,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[9 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Shephatiah 372]]></a:t>
+              <a:t><![CDATA[of Shephatiah372]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1265,51 +1265,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arah 652]]></a:t>
+              <a:t><![CDATA[of Arah652]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1342,51 +1342,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pahath-Moab (through the line of Jeshua and Joab) 2,818]]></a:t>
+              <a:t><![CDATA[of Pahath-Moab (through the line of Jeshua and Joab)2,818]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1419,51 +1419,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[12 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Elam 1,254]]></a:t>
+              <a:t><![CDATA[of Elam1,254]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1496,51 +1496,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Zattu 845]]></a:t>
+              <a:t><![CDATA[of Zattu845]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1573,51 +1573,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Zakkai 760]]></a:t>
+              <a:t><![CDATA[of Zakkai760]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1650,51 +1650,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Binnui 648]]></a:t>
+              <a:t><![CDATA[of Binnui648]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1727,51 +1727,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[16 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bebai 628]]></a:t>
+              <a:t><![CDATA[of Bebai628]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1804,51 +1804,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[17 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Azgad 2,322]]></a:t>
+              <a:t><![CDATA[of Azgad2,322]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1881,51 +1881,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[18 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Adonikam 667]]></a:t>
+              <a:t><![CDATA[of Adonikam667]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2035,51 +2035,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[19 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bigvai 2,067]]></a:t>
+              <a:t><![CDATA[of Bigvai2,067]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2112,51 +2112,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[20 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Adin 655]]></a:t>
+              <a:t><![CDATA[of Adin655]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2189,51 +2189,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[21 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ater (through Hezekiah) 98]]></a:t>
+              <a:t><![CDATA[of Ater (through Hezekiah)98]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2266,51 +2266,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hashum 328]]></a:t>
+              <a:t><![CDATA[of Hashum328]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2343,51 +2343,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[23 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bezai 324]]></a:t>
+              <a:t><![CDATA[of Bezai324]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2420,51 +2420,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[24 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hariph 112]]></a:t>
+              <a:t><![CDATA[of Hariph112]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2497,51 +2497,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[25 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Gibeon 95]]></a:t>
+              <a:t><![CDATA[of Gibeon95]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2574,51 +2574,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[26 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[the men ofBethlehem and Netophah 188]]></a:t>
+              <a:t><![CDATA[the men of Bethlehem and Netophah188]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2651,51 +2651,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[27 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Anathoth 128]]></a:t>
+              <a:t><![CDATA[of Anathoth128]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2728,51 +2728,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[28 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Beth Azmaveth 42]]></a:t>
+              <a:t><![CDATA[of Beth Azmaveth42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2882,51 +2882,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[29 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Kiriath Jearim, Kephirah and Beeroth 743]]></a:t>
+              <a:t><![CDATA[of Kiriath Jearim, Kephirah and Beeroth743]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2959,51 +2959,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[30 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ramah and Geba 621]]></a:t>
+              <a:t><![CDATA[of Ramah and Geba621]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3036,51 +3036,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[31 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Mikmash 122]]></a:t>
+              <a:t><![CDATA[of Mikmash122]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3113,51 +3113,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bethel and Ai 123]]></a:t>
+              <a:t><![CDATA[of Bethel and Ai123]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3190,51 +3190,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[33 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[the other Nebo 52]]></a:t>
+              <a:t><![CDATA[of the other Nebo52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3267,51 +3267,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[34 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[the other Elam 1,254]]></a:t>
+              <a:t><![CDATA[of the other Elam1,254]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3344,51 +3344,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[35 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Harim 320]]></a:t>
+              <a:t><![CDATA[of Harim320]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3421,51 +3421,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[36 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Jericho 345]]></a:t>
+              <a:t><![CDATA[of Jericho345]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3498,51 +3498,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[37 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Lod, Hadid and Ono 721]]></a:t>
+              <a:t><![CDATA[of Lod, Hadid and Ono721]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3575,51 +3575,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[38 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Senaah 3,930]]></a:t>
+              <a:t><![CDATA[of Senaah3,930]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3729,51 +3729,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[39 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The priests:the descendants ofJedaiah (through the family of Jeshua) 973]]></a:t>
+              <a:t><![CDATA[The priests:the descendants of Jedaiah (through the family of Jeshua)973]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3806,51 +3806,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[40 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Immer 1,052]]></a:t>
+              <a:t><![CDATA[of Immer1,052]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3883,51 +3883,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[41 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pashhur 1,247]]></a:t>
+              <a:t><![CDATA[of Pashhur1,247]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3960,51 +3960,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[42 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Harim 1,017]]></a:t>
+              <a:t><![CDATA[of Harim1,017]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4037,51 +4037,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[43 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Levites:the descendants ofJeshua (through Kadmiel through the line of Hodaviah) 74]]></a:t>
+              <a:t><![CDATA[The Levites:the descendants of Jeshua (through Kadmiel through the line of Hodaviah)74]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4114,51 +4114,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[44 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The musicians:the descendants ofAsaph 148]]></a:t>
+              <a:t><![CDATA[The musicians:the descendants of Asaph148]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4191,51 +4191,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[45 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The gatekeepers of the temple:the descendants ofShallum, Ater, Talmon,Akkub, Hatita and Shobai 138]]></a:t>
+              <a:t><![CDATA[The gatekeepers:the descendants ofShallum, Ater, Talmon, Akkub, Hatita and Shobai138]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -5500,51 +5500,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[60 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The temple servants and the descendants of the servants of Solomon 392]]></a:t>
+              <a:t><![CDATA[The temple servants and the descendants of the servants of Solomon392]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -5654,51 +5654,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[62 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[the descendants ofDelaiah, Tobiah and Nekoda 642]]></a:t>
+              <a:t><![CDATA[the descendants ofDelaiah, Tobiah and Nekoda642]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -6734,51 +6734,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[in company with Zerubbabel, Joshua, Nehemiah, Azariah, Raamiah, Nahamani, Mordecai, Bilshan, Mispereth, Bigvai, Nehum and Baanah):The list of the men of the people of Israel:]]></a:t>
+              <a:t><![CDATA[in company with Zerubbabel, Joshua, Nehemiah, Azariah, Raamiah, Nahamani, Mordecai, Bilshan, Mispereth, Bigvai, Nehum and Baanah):The list of the men of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -6811,105 +6811,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[the descendants ofParosh 2,172]]></a:t>
+              <a:t><![CDATA[the descendants of Parosh2,172]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6935,51 +6935,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>