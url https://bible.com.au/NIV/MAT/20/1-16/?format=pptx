--- v2 (2026-08-04)
+++ v3 (2026-10-04)
@@ -283,51 +283,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474880468" r:id="rId1"/>
+    <p:sldLayoutId id="2480146609" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -500,51 +500,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="b" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Matt. 20:1-16]]></a:t>
+              <a:t><![CDATA[Matthew 20:1-16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2743200"/>
             <a:ext cx="7315200" cy="1285875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1775,51 +1775,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Because no one has hired us,’ they answered.“He said to them, ‘You also go and work in my vineyard.’]]></a:t>
+              <a:t><![CDATA[“ ‘Because no one has hired us,’ they answered.“He said to them, ‘You also go and work in my vineyard.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1866,91 +1866,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“When evening came, the owner of the vineyard said to his foreman, ‘Call the workers and pay them their wages, beginning with the last ones hired and going on to the first.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1976,51 +1976,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2188,36 +2188,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bible.com.au</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Bible.com.au: Matt. 20:1-16 (NIV)</dc:title>
+  <dc:title>Bible.com.au: Matthew 20:1-16 (NIV)</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>