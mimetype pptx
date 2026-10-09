--- v2 (2026-08-12)
+++ v3 (2026-10-09)
@@ -388,51 +388,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475541719" r:id="rId1"/>
+    <p:sldLayoutId id="2480587435" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1958,51 +1958,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[20 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[When the men came to Jesus, they said, “John the Baptist sent us to you to ask, ‘Are you the one who is to come, or should we expect someone else?’ ”]]></a:t>
+              <a:t><![CDATA[When the men came to Jesus, they said, “John the Baptist sent us to you to ask, ‘Are you the one who is to come, or should we expect someone else?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2497,51 +2497,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[27 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This is the one about whom it is written:“ ‘I will send my messenger ahead of you,who will prepare your way before you.’]]></a:t>
+              <a:t><![CDATA[This is the one about whom it is written:“ ‘I will send my messenger ahead of you,who will prepare your way before you.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2959,51 +2959,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[They are like children sitting in the marketplace and calling out to each other:“ ‘We played the pipe for you,and you did not dance;we sang a dirge,and you did not cry.’]]></a:t>
+              <a:t><![CDATA[They are like children sitting in the marketplace and calling out to each other:“ ‘We played the pipe for you,and you did not dance;we sang a dirge,and you did not cry.’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4900,91 +4900,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[That is why I did not even consider myself worthy to come to you. But say the word, and my servant will be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5010,51 +5010,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>