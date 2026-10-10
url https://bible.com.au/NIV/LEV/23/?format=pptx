--- v1 (2026-08-10)
+++ v2 (2026-10-10)
@@ -370,51 +370,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475357034" r:id="rId1"/>
+    <p:sldLayoutId id="2480632653" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -908,51 +908,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For seven days present a food offering to the Lord. And on the seventh day hold a sacred assembly and do no regular work.’ ”Offering the Firstfruits]]></a:t>
+              <a:t><![CDATA[For seven days present a food offering to the Lord. And on the seventh day hold a sacred assembly and do no regular work.’ ”Offering the Firstfruits]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1447,51 +1447,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘From the day after the Sabbath, the day you brought the sheaf of the wave offering, count off seven full weeks.]]></a:t>
+              <a:t><![CDATA[“ ‘From the day after the Sabbath, the day you brought the sheaf of the wave offering, count off seven full weeks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2052,51 +2052,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘When you reap the harvest of your land, do not reap to the very edges of your field or gather the gleanings of your harvest. Leave them for the poor and for the foreigner residing among you. I am the Lord your God.’ ”The Festival of Trumpets]]></a:t>
+              <a:t><![CDATA[“ ‘When you reap the harvest of your land, do not reap to the very edges of your field or gather the gleanings of your harvest. Leave them for the poor and for the foreigner residing among you. I am the Lord your God.’ ”The Festival of Trumpets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2283,51 +2283,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[25 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Do no regular work, but present a food offering to the Lord.’ ”The Day of Atonement]]></a:t>
+              <a:t><![CDATA[Do no regular work, but present a food offering to the Lord.’ ”The Day of Atonement]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3284,51 +3284,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[37 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[(“ ‘These are the Lord’s appointed festivals, which you are to proclaim as sacred assemblies for bringing food offerings to the Lord—the burnt offerings and grain offerings, sacrifices and drink offerings required for each day.]]></a:t>
+              <a:t><![CDATA[(“ ‘These are the Lord’s appointed festivals, which you are to proclaim as sacred assemblies for bringing food offerings to the Lord—the burnt offerings and grain offerings, sacrifices and drink offerings required for each day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3515,51 +3515,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[39 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘So beginning with the fifteenth day of the seventh month, after you have gathered the crops of the land, celebrate the festival to the Lord for seven days; the first day is a day of sabbath rest, and the eighth day also is a day of sabbath rest.]]></a:t>
+              <a:t><![CDATA[“ ‘So beginning with the fifteenth day of the seventh month, after you have gathered the crops of the land, celebrate the festival to the Lord for seven days; the first day is a day of sabbath rest, and the eighth day also is a day of sabbath rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3823,51 +3823,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[43 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[so your descendants will know that I had the Israelites live in temporary shelters when I brought them out of Egypt. I am the Lord your God.’ ”]]></a:t>
+              <a:t><![CDATA[so your descendants will know that I had the Israelites live in temporary shelters when I brought them out of Egypt. I am the Lord your God.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4056,51 +4056,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘There are six days when you may work, but the seventh day is a day of sabbath rest, a day of sacred assembly. You are not to do any work; wherever you live, it is a sabbath to the Lord.The Passover and the Festival of Unleavened Bread]]></a:t>
+              <a:t><![CDATA[“ ‘There are six days when you may work, but the seventh day is a day of sabbath rest, a day of sacred assembly. You are not to do any work; wherever you live, it is a sabbath to the Lord.The Passover and the Festival of Unleavened Bread]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4133,51 +4133,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[4 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘These are the Lord’s appointed festivals, the sacred assemblies you are to proclaim at their appointed times:]]></a:t>
+              <a:t><![CDATA[“ ‘These are the Lord’s appointed festivals, the sacred assemblies you are to proclaim at their appointed times:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4378,91 +4378,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[On the first day hold a sacred assembly and do no regular work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4488,51 +4488,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>