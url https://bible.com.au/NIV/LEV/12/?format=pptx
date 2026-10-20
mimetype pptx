--- v2 (2026-08-23)
+++ v3 (2026-10-20)
@@ -262,51 +262,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476474735" r:id="rId1"/>
+    <p:sldLayoutId id="2481488095" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -548,51 +548,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[But if she cannot afford a lamb, she is to bring two doves or two young pigeons, one for a burnt offering and the other for a sin offering. In this way the priest will make atonement for her, and she will be clean.’ ”]]></a:t>
+              <a:t><![CDATA[But if she cannot afford a lamb, she is to bring two doves or two young pigeons, one for a burnt offering and the other for a sin offering. In this way the priest will make atonement for her, and she will be clean.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1155,51 +1155,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[6 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘When the days of her purification for a son or daughter are over, she is to bring to the priest at the entrance to the tent of meeting a year-old lamb for a burnt offering and a young pigeon or a dove for a sin offering.]]></a:t>
+              <a:t><![CDATA[“ ‘When the days of her purification for a son or daughter are over, she is to bring to the priest at the entrance to the tent of meeting a year-old lamb for a burnt offering and a young pigeon or a dove for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1232,105 +1232,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[He shall offer them before the Lord to make atonement for her, and then she will be ceremonially clean from her flow of blood.“ ‘These are the regulations for the woman who gives birth to a boy or a girl.]]></a:t>
+              <a:t><![CDATA[He shall offer them before the Lord to make atonement for her, and then she will be ceremonially clean from her flow of blood.“ ‘These are the regulations for the woman who gives birth to a boy or a girl.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1356,51 +1356,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>