--- v1 (2026-08-21)
+++ v2 (2026-10-19)
@@ -316,51 +316,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476339736" r:id="rId1"/>
+    <p:sldLayoutId id="2481449361" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1190,51 +1190,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘In the morning, present yourselves tribe by tribe. The tribe the Lord chooses shall come forward clan by clan; the clan the Lord chooses shall come forward family by family; and the family the Lord chooses shall come forward man by man.]]></a:t>
+              <a:t><![CDATA[“ ‘In the morning, present yourselves tribe by tribe. The tribe the Lord chooses shall come forward clan by clan; the clan the Lord chooses shall come forward family by family; and the family the Lord chooses shall come forward man by man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1267,51 +1267,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Whoever is caught with the devoted things shall be destroyed by fire, along with all that belongs to him. He has violated the covenant of the Lord and has done an outrageous thing in Israel!’ ”]]></a:t>
+              <a:t><![CDATA[Whoever is caught with the devoted things shall be destroyed by fire, along with all that belongs to him. He has violated the covenant of the Lord and has done an outrageous thing in Israel!’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2812,91 +2812,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[And Joshua said, “Alas, Sovereign Lord, why did you ever bring this people across the Jordan to deliver us into the hands of the Amorites to destroy us? If only we had been content to stay on the other side of the Jordan!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2922,51 +2922,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>