--- v2 (2026-08-09)
+++ v3 (2026-10-05)
@@ -304,51 +304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475271513" r:id="rId1"/>
+    <p:sldLayoutId id="2480201254" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2219,51 +2219,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[4 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Yet hear the Lord’s promise to you, Zedekiah king of Judah. This is what the Lord says concerning you: You will not die by the sword;]]></a:t>
+              <a:t><![CDATA[“ ‘Yet hear the Lord’s promise to you, Zedekiah king of Judah. This is what the Lord says concerning you: You will not die by the sword;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2296,51 +2296,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[5 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[you will die peacefully. As people made a funeral fire in honor of your predecessors, the kings who ruled before you, so they will make a fire in your honor and lament, “Alas, master!” I myself make this promise, declares the Lord.’ ”]]></a:t>
+              <a:t><![CDATA[you will die peacefully. As people made a funeral fire in honor of your predecessors, the kings who ruled before you, so they will make a fire in your honor and lament, “Alas, master!” I myself make this promise, declares the Lord.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2464,91 +2464,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[while the army of the king of Babylon was fighting against Jerusalem and the other cities of Judah that were still holding out—Lachish and Azekah. These were the only fortified cities left in Judah.Freedom for Slaves]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2574,51 +2574,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>