--- v1 (2026-08-16)
+++ v2 (2026-10-19)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475887972" r:id="rId1"/>
+    <p:sldLayoutId id="2481437977" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -916,51 +916,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The houses in Jerusalem and those of the kings of Judah will be defiled like this place, Topheth—all the houses where they burned incense on the roofs to all the starry hosts and poured out drink offerings to other gods.’ ”]]></a:t>
+              <a:t><![CDATA[The houses in Jerusalem and those of the kings of Judah will be defiled like this place, Topheth—all the houses where they burned incense on the roofs to all the starry hosts and poured out drink offerings to other gods.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1070,51 +1070,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“This is what the Lord Almighty, the God of Israel, says: ‘Listen! I am going to bring on this city and all the villages around it every disaster I pronounced against them, because they were stiff-necked and would not listen to my words.’ ”]]></a:t>
+              <a:t><![CDATA[“This is what the Lord Almighty, the God of Israel, says: ‘Listen! I am going to bring on this city and all the villages around it every disaster I pronounced against them, because they were stiff-necked and would not listen to my words.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1688,51 +1688,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘In this place I will ruin the plans of Judah and Jerusalem. I will make them fall by the sword before their enemies, at the hands of those who want to kill them, and I will give their carcasses as food to the birds and the wild animals.]]></a:t>
+              <a:t><![CDATA[“ ‘In this place I will ruin the plans of Judah and Jerusalem. I will make them fall by the sword before their enemies, at the hands of those who want to kill them, and I will give their carcasses as food to the birds and the wild animals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1779,91 +1779,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[I will devastate this city and make it an object of horror and scorn; all who pass by will be appalled and will scoff because of all its wounds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1889,51 +1889,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>