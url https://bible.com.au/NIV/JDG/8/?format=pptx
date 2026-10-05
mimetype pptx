--- v1 (2026-08-09)
+++ v2 (2026-10-05)
@@ -343,51 +343,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475271448" r:id="rId1"/>
+    <p:sldLayoutId id="2480238931" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1357,51 +1357,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then Gideon came and said to the men of Sukkoth, “Here are Zebah and Zalmunna, about whom you taunted me by saying, ‘Do you already have the hands of Zebah and Zalmunna in your possession? Why should we give bread to your exhausted men?’ ”]]></a:t>
+              <a:t><![CDATA[Then Gideon came and said to the men of Sukkoth, “Here are Zebah and Zalmunna, about whom you taunted me by saying, ‘Do you already have the hands of Zebah and Zalmunna in your possession? Why should we give bread to your exhausted men?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1885,51 +1885,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[21 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Zebah and Zalmunna said, “Come, do it yourself. ‘As is the man, so is his strength.’ ” So Gideon stepped forward and killed them, and took the ornaments off their camels’ necks.Gideon’s Ephod]]></a:t>
+              <a:t><![CDATA[Zebah and Zalmunna said, “Come, do it yourself. ‘As is the man, so is his strength.’ ” So Gideon stepped forward and killed them, and took the ornaments off their camels’ necks.Gideon’s Ephod]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3595,91 +3595,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Then Gideon replied, “Just for that, when the Lord has given Zebah and Zalmunna into my hand, I will tear your flesh with desert thorns and briers.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3705,51 +3705,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>