--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -313,51 +313,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474258327" r:id="rId1"/>
+    <p:sldLayoutId id="2478213584" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2725,91 +2725,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“How can we provide wives for those who are left, since we have taken an oath by the Lord not to give them any of our daughters in marriage?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2835,51 +2835,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>