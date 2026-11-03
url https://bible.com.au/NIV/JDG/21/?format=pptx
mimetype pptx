--- v2 (2026-09-12)
+++ v3 (2026-11-03)
@@ -313,51 +313,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478213584" r:id="rId1"/>
+    <p:sldLayoutId id="2482745948" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1862,51 +1862,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[When their fathers or brothers complain to us, we will say to them, ‘Do us the favor of helping them, because we did not get wives for them during the war. You will not be guilty of breaking your oath because you did not give your daughters to them.’ ”]]></a:t>
+              <a:t><![CDATA[When their fathers or brothers complain to us, we will say to them, ‘Do us the favor of helping them, because we did not get wives for them during the war. You will not be guilty of breaking your oath because you did not give your daughters to them.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2725,91 +2725,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“How can we provide wives for those who are left, since we have taken an oath by the Lord not to give them any of our daughters in marriage?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2835,51 +2835,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>