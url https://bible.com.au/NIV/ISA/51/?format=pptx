--- v1 (2026-08-24)
+++ v2 (2026-10-26)
@@ -307,51 +307,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476603482" r:id="rId1"/>
+    <p:sldLayoutId id="2482062771" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1314,51 +1314,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[16 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[I have put my words in your mouthand covered you with the shadow of my hand—I who set the heavens in place,who laid the foundations of the earth,and who say to Zion, ‘You are my people.’ ”The Cup of the Lord’s Wrath]]></a:t>
+              <a:t><![CDATA[I have put my words in your mouthand covered you with the shadow of my hand—I who set the heavens in place,who laid the foundations of the earth,and who say to Zion, ‘You are my people.’ ”The Cup of the Lord’s Wrath]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2551,91 +2551,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[“Hear me, you who know what is right,you people who have taken my instruction to heart:Do not fear the reproach of mere mortalsor be terrified by their insults.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2661,51 +2661,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>