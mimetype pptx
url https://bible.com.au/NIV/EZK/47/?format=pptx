--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -307,51 +307,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476202326" r:id="rId1"/>
+    <p:sldLayoutId id="2481505679" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1534,51 +1534,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[18 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[On the east side the boundary will run between Hauran and Damascus, along the Jordan between Gilead and the land of Israel, to the Dead Sea and as far as Tamar. This will be the eastern boundary.]]></a:t>
+              <a:t><![CDATA[“On the east side the boundary will run between Hauran and Damascus, along the Jordan between Gilead and the land of Israel, to the Dead Sea and as far as Tamar. This will be the eastern boundary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1611,51 +1611,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[19 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[On the south side it will run from Tamar as far as the waters of Meribah Kadesh, then along the Wadi of Egypt to the Mediterranean Sea. This will be the southern boundary.]]></a:t>
+              <a:t><![CDATA[“On the south side it will run from Tamar as far as the waters of Meribah Kadesh, then along the Wadi of Egypt to the Mediterranean Sea. This will be the southern boundary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1688,51 +1688,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[20 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[On the west side, the Mediterranean Sea will be the boundary to a point opposite Lebo Hamath. This will be the western boundary.]]></a:t>
+              <a:t><![CDATA[“On the west side, the Mediterranean Sea will be the boundary to a point opposite Lebo Hamath. This will be the western boundary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2551,91 +2551,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[When I arrived there, I saw a great number of trees on each side of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2661,51 +2661,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>