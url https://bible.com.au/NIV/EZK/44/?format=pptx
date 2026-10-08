--- v2 (2026-08-09)
+++ v3 (2026-10-08)
@@ -331,51 +331,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475271510" r:id="rId1"/>
+    <p:sldLayoutId id="2480519530" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -932,51 +932,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘The Levites who went far from me when Israel went astray and who wandered from me after their idols must bear the consequences of their sin.]]></a:t>
+              <a:t><![CDATA[“ ‘The Levites who went far from me when Israel went astray and who wandered from me after their idols must bear the consequences of their sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1317,51 +1317,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘But the Levitical priests, who are descendants of Zadok and who guarded my sanctuary when the Israelites went astray from me, are to come near to minister before me; they are to stand before me to offer sacrifices of fat and blood, declares the Sovereign Lord.]]></a:t>
+              <a:t><![CDATA[“ ‘But the Levitical priests, who are descendants of Zadok and who guarded my sanctuary when the Israelites went astray from me, are to come near to minister before me; they are to stand before me to offer sacrifices of fat and blood, declares the Sovereign Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1471,51 +1471,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[17 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘When they enter the gates of the inner court, they are to wear linen clothes; they must not wear any woolen garment while ministering at the gates of the inner court or inside the temple.]]></a:t>
+              <a:t><![CDATA[“ ‘When they enter the gates of the inner court, they are to wear linen clothes; they must not wear any woolen garment while ministering at the gates of the inner court or inside the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1768,51 +1768,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[20 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘They must not shave their heads or let their hair grow long, but they are to keep the hair of their heads trimmed.]]></a:t>
+              <a:t><![CDATA[“ ‘They must not shave their heads or let their hair grow long, but they are to keep the hair of their heads trimmed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2076,51 +2076,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[24 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘In any dispute, the priests are to serve as judges and decide it according to my ordinances. They are to keep my laws and my decrees for all my appointed festivals, and they are to keep my Sabbaths holy.]]></a:t>
+              <a:t><![CDATA[“ ‘In any dispute, the priests are to serve as judges and decide it according to my ordinances. They are to keep my laws and my decrees for all my appointed festivals, and they are to keep my Sabbaths holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2153,51 +2153,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[25 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘A priest must not defile himself by going near a dead person; however, if the dead person was his father or mother, son or daughter, brother or unmarried sister, then he may defile himself.]]></a:t>
+              <a:t><![CDATA[“ ‘A priest must not defile himself by going near a dead person; however, if the dead person was his father or mother, son or daughter, brother or unmarried sister, then he may defile himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2461,51 +2461,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[28 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘I am to be the only inheritance the priests have. You are to give them no possession in Israel; I will be their possession.]]></a:t>
+              <a:t><![CDATA[“ ‘I am to be the only inheritance the priests have. You are to give them no possession in Israel; I will be their possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3247,91 +3247,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[In addition to all your other detestable practices, you brought foreigners uncircumcised in heart and flesh into my sanctuary, desecrating my temple while you offered me food, fat and blood, and you broke my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3357,51 +3357,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>