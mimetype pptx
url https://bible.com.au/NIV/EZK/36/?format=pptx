--- v2 (2026-09-07)
+++ v3 (2026-10-26)
@@ -352,51 +352,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477794604" r:id="rId1"/>
+    <p:sldLayoutId id="2482062709" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -848,51 +848,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘But you, mountains of Israel, will produce branches and fruit for my people Israel, for they will soon come home.]]></a:t>
+              <a:t><![CDATA[“ ‘But you, mountains of Israel, will produce branches and fruit for my people Israel, for they will soon come home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1233,51 +1233,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: Because some say to you, “You devour people and deprive your nation of its children,”]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: Because some say to you, “You devour people and deprive your nation of its children,”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1387,51 +1387,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[15 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[No longer will I make you hear the taunts of the nations, and no longer will you suffer the scorn of the peoples or cause your nation to fall, declares the Sovereign Lord.’ ”Israel’s Restoration Assured]]></a:t>
+              <a:t><![CDATA[No longer will I make you hear the taunts of the nations, and no longer will you suffer the scorn of the peoples or cause your nation to fall, declares the Sovereign Lord.’ ”Israel’s Restoration Assured]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2146,51 +2146,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[24 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘For I will take you out of the nations; I will gather you from all the countries and bring you back into your own land.]]></a:t>
+              <a:t><![CDATA[“ ‘For I will take you out of the nations; I will gather you from all the countries and bring you back into your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2916,51 +2916,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[33 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: On the day I cleanse you from all your sins, I will resettle your towns, and the ruins will be rebuilt.]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: On the day I cleanse you from all your sins, I will resettle your towns, and the ruins will be rebuilt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3301,51 +3301,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[2 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This is what the Sovereign Lord says: The enemy said of you, “Aha! The ancient heights have become our possession.” ’]]></a:t>
+              <a:t><![CDATA[This is what the Sovereign Lord says: The enemy said of you, “Aha! The ancient heights have become our possession.” ’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3856,91 +3856,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Therefore this is what the Sovereign Lord says: I swear with uplifted hand that the nations around you will also suffer scorn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3966,51 +3966,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>