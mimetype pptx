--- v1 (2026-08-13)
+++ v2 (2026-10-13)
@@ -316,51 +316,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475636274" r:id="rId1"/>
+    <p:sldLayoutId id="2480934533" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -805,51 +805,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[9 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘On that day messengers will go out from me in ships to frighten Cush out of her complacency. Anguish will take hold of them on the day of Egypt’s doom, for it is sure to come.]]></a:t>
+              <a:t><![CDATA[“ ‘On that day messengers will go out from me in ships to frighten Cush out of her complacency. Anguish will take hold of them on the day of Egypt’s doom, for it is sure to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -882,51 +882,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says:“ ‘I will put an end to the hordes of Egyptby the hand of Nebuchadnezzar king of Babylon.]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says:“ ‘I will put an end to the hordes of Egyptby the hand of Nebuchadnezzar king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1113,51 +1113,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says:“ ‘I will destroy the idolsand put an end to the images in Memphis.No longer will there be a prince in Egypt,and I will spread fear throughout the land.]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says:“ ‘I will destroy the idolsand put an end to the images in Memphis.No longer will there be a prince in Egypt,and I will spread fear throughout the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1641,51 +1641,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[19 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[So I will inflict punishment on Egypt,and they will know that I am the Lord.’ ”Pharaoh’s Arms Are Broken]]></a:t>
+              <a:t><![CDATA[So I will inflict punishment on Egypt,and they will know that I am the Lord.’ ”Pharaoh’s Arms Are Broken]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2413,51 +2413,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[2 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“Son of man, prophesy and say: ‘This is what the Sovereign Lord says:“ ‘Wail and say,“Alas for that day!”]]></a:t>
+              <a:t><![CDATA[“Son of man, prophesy and say: ‘This is what the Sovereign Lord says:“ ‘Wail and say,“Alas for that day!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2721,51 +2721,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[6 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Lord says:“ ‘The allies of Egypt will falland her proud strength will fail.From Migdol to Aswanthey will fall by the sword within her,declares the Sovereign Lord.]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Lord says:“ ‘The allies of Egypt will falland her proud strength will fail.From Migdol to Aswanthey will fall by the sword within her,declares the Sovereign Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2798,105 +2798,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[They will be desolateamong desolate lands,and their cities will lieamong ruined cities.]]></a:t>
+              <a:t><![CDATA[“ ‘They will be desolateamong desolate lands,and their cities will lieamong ruined cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2922,51 +2922,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>