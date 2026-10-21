--- v1 (2026-08-23)
+++ v2 (2026-10-21)
@@ -385,51 +385,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476523356" r:id="rId1"/>
+    <p:sldLayoutId id="2481591132" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -958,51 +958,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘But they rebelled against me and would not listen to me; they did not get rid of the vile images they had set their eyes on, nor did they forsake the idols of Egypt. So I said I would pour out my wrath on them and spend my anger against them in Egypt.]]></a:t>
+              <a:t><![CDATA[“ ‘But they rebelled against me and would not listen to me; they did not get rid of the vile images they had set their eyes on, nor did they forsake the idols of Egypt. So I said I would pour out my wrath on them and spend my anger against them in Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1343,51 +1343,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Yet the people of Israel rebelled against me in the wilderness. They did not follow my decrees but rejected my laws—by which the person who obeys them will live—and they utterly desecrated my Sabbaths. So I said I would pour out my wrath on them and destroy them in the wilderness.]]></a:t>
+              <a:t><![CDATA[“ ‘Yet the people of Israel rebelled against me in the wilderness. They did not follow my decrees but rejected my laws—by which the person who obeys them will live—and they utterly desecrated my Sabbaths. So I said I would pour out my wrath on them and destroy them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2025,51 +2025,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[21 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘But the children rebelled against me: They did not follow my decrees, they were not careful to keep my laws, of which I said, “The person who obeys them will live by them,” and they desecrated my Sabbaths. So I said I would pour out my wrath on them and spend my anger against them in the wilderness.]]></a:t>
+              <a:t><![CDATA[“ ‘But the children rebelled against me: They did not follow my decrees, they were not careful to keep my laws, of which I said, “The person who obeys them will live by them,” and they desecrated my Sabbaths. So I said I would pour out my wrath on them and spend my anger against them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2718,51 +2718,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[29 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then I said to them: What is this high place you go to?’ ” (It is called Bamah to this day.)Rebellious Israel Renewed]]></a:t>
+              <a:t><![CDATA[Then I said to them: What is this high place you go to?’ ” (It is called Bamah to this day.)Rebellious Israel Renewed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2949,51 +2949,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘You say, “We want to be like the nations, like the peoples of the world, who serve wood and stone.” But what you have in mind will never happen.]]></a:t>
+              <a:t><![CDATA[“ ‘You say, “We want to be like the nations, like the peoples of the world, who serve wood and stone.” But what you have in mind will never happen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3565,51 +3565,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[39 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘As for you, people of Israel, this is what the Sovereign Lord says: Go and serve your idols, every one of you! But afterward you will surely listen to me and no longer profane my holy name with your gifts and idols.]]></a:t>
+              <a:t><![CDATA[“ ‘As for you, people of Israel, this is what the Sovereign Lord says: Go and serve your idols, every one of you! But afterward you will surely listen to me and no longer profane my holy name with your gifts and idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3950,51 +3950,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[44 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[You will know that I am the Lord, when I deal with you for my name’s sake and not according to your evil ways and your corrupt practices, you people of Israel, declares the Sovereign Lord.’ ”Prophecy Against the South]]></a:t>
+              <a:t><![CDATA[You will know that I am the Lord, when I deal with you for my name’s sake and not according to your evil ways and your corrupt practices, you people of Israel, declares the Sovereign Lord.’ ”Prophecy Against the South]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4335,51 +4335,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[48 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Everyone will see that I the Lord have kindled it; it will not be quenched.’ ”]]></a:t>
+              <a:t><![CDATA[Everyone will see that I the Lord have kindled it; it will not be quenched.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4412,51 +4412,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[49 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then I said, “Sovereign Lord, they are saying of me, ‘Isn’t he just telling parables?’ ”]]></a:t>
+              <a:t><![CDATA[Then I said, “Sovereign Lord, they are saying of me, ‘Isn’t he just telling parables?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4813,91 +4813,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[And I said to them, “Each of you, get rid of the vile images you have set your eyes on, and do not defile yourselves with the idols of Egypt. I am the Lord your God.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4923,51 +4923,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>