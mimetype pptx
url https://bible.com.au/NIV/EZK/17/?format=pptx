--- v1 (2026-08-25)
+++ v2 (2026-10-13)
@@ -310,51 +310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476709145" r:id="rId1"/>
+    <p:sldLayoutId id="2480948602" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -862,51 +862,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It has been planted, but will it thrive? Will it not wither completely when the east wind strikes it—wither away in the plot where it grew?’ ”]]></a:t>
+              <a:t><![CDATA[It has been planted, but will it thrive? Will it not wither completely when the east wind strikes it—wither away in the plot where it grew?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1324,51 +1324,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[16 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘As surely as I live, declares the Sovereign Lord, he shall die in Babylon, in the land of the king who put him on the throne, whose oath he despised and whose treaty he broke.]]></a:t>
+              <a:t><![CDATA[“ ‘As surely as I live, declares the Sovereign Lord, he shall die in Babylon, in the land of the king who put him on the throne, whose oath he despised and whose treaty he broke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1621,51 +1621,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[19 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘Therefore this is what the Sovereign Lord says: As surely as I live, I will repay him for despising my oath and breaking my covenant.]]></a:t>
+              <a:t><![CDATA[“ ‘Therefore this is what the Sovereign Lord says: As surely as I live, I will repay him for despising my oath and breaking my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1852,51 +1852,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[22 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: I myself will take a shoot from the very top of a cedar and plant it; I will break off a tender sprig from its topmost shoots and plant it on a high and lofty mountain.]]></a:t>
+              <a:t><![CDATA[“ ‘This is what the Sovereign Lord says: I myself will take a shoot from the very top of a cedar and plant it; I will break off a tender sprig from its topmost shoots and plant it on a high and lofty mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2006,51 +2006,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[24 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[All the trees of the forest will know that I the Lord bring down the tall tree and make the low tree grow tall. I dry up the green tree and make the dry tree flourish.“ ‘I the Lord have spoken, and I will do it.’ ”]]></a:t>
+              <a:t><![CDATA[All the trees of the forest will know that I the Lord bring down the tall tree and make the low tree grow tall. I dry up the green tree and make the dry tree flourish.“ ‘I the Lord have spoken, and I will do it.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2470,51 +2470,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[5 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘He took one of the seedlings of the land and put it in fertile soil. He planted it like a willow by abundant water,]]></a:t>
+              <a:t><![CDATA[“ ‘He took one of the seedlings of the land and put it in fertile soil. He planted it like a willow by abundant water,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2624,105 +2624,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“ ‘But there was another great eagle with powerful wings and full plumage. The vine now sent out its roots toward him from the plot where it was planted and stretched out its branches to him for water.]]></a:t>
+              <a:t><![CDATA[“ ‘But there was another great eagle with powerful wings and full plumage. The vine now sent out its roots toward him from the plot where it was planted and stretched out its branches to him for water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2748,51 +2748,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>