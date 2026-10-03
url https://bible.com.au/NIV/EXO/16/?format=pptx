--- v1 (2026-08-06)
+++ v2 (2026-10-03)
@@ -346,51 +346,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474995373" r:id="rId1"/>
+    <p:sldLayoutId id="2480075684" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -905,51 +905,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[9 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then Moses told Aaron, “Say to the entire Israelite community, ‘Come before the Lord, for he has heard your grumbling.’ ”]]></a:t>
+              <a:t><![CDATA[Then Moses told Aaron, “Say to the entire Israelite community, ‘Come before the Lord, for he has heard your grumbling.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1136,51 +1136,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[12 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“I have heard the grumbling of the Israelites. Tell them, ‘At twilight you will eat meat, and in the morning you will be filled with bread. Then you will know that I am the Lord your God.’ ”]]></a:t>
+              <a:t><![CDATA[“I have heard the grumbling of the Israelites. Tell them, ‘At twilight you will eat meat, and in the morning you will be filled with bread. Then you will know that I am the Lord your God.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1444,51 +1444,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[16 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This is what the Lord has commanded: ‘Everyone is to gather as much as they need. Take an omer for each person you have in your tent.’ ”]]></a:t>
+              <a:t><![CDATA[This is what the Lord has commanded: ‘Everyone is to gather as much as they need. Take an omer for each person you have in your tent.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2049,51 +2049,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[23 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[He said to them, “This is what the Lord commanded: ‘Tomorrow is to be a day of sabbath rest, a holy sabbath to the Lord. So bake what you want to bake and boil what you want to boil. Save whatever is left and keep it until morning.’ ”]]></a:t>
+              <a:t><![CDATA[He said to them, “This is what the Lord commanded: ‘Tomorrow is to be a day of sabbath rest, a holy sabbath to the Lord. So bake what you want to bake and boil what you want to boil. Save whatever is left and keep it until morning.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2819,51 +2819,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Moses said, “This is what the Lord has commanded: ‘Take an omer of manna and keep it for the generations to come, so they can see the bread I gave you to eat in the wilderness when I brought you out of Egypt.’ ”]]></a:t>
+              <a:t><![CDATA[Moses said, “This is what the Lord has commanded: ‘Take an omer of manna and keep it for the generations to come, so they can see the bread I gave you to eat in the wilderness when I brought you out of Egypt.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>