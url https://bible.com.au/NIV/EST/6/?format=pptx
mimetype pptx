--- v1 (2026-08-06)
+++ v2 (2026-10-07)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474991248" r:id="rId1"/>
+    <p:sldLayoutId id="2480431293" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -685,51 +685,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[9 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then let the robe and horse be entrusted to one of the king’s most noble princes. Let them robe the man the king delights to honor, and lead him on the horse through the city streets, proclaiming before him, ‘This is what is done for the man the king delights to honor!’ ”]]></a:t>
+              <a:t><![CDATA[Then let the robe and horse be entrusted to one of the king’s most noble princes. Let them robe the man the king delights to honor, and lead him on the horse through the city streets, proclaiming before him, ‘This is what is done for the man the king delights to honor!’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1768,91 +1768,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[So he answered the king, “For the man the king delights to honor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1878,51 +1878,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>