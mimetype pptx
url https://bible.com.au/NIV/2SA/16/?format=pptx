--- v1 (2026-08-21)
+++ v2 (2026-10-21)
@@ -307,51 +307,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476339746" r:id="rId1"/>
+    <p:sldLayoutId id="2481573896" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -852,51 +852,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[But the king said, “What does this have to do with you, you sons of Zeruiah? If he is cursing because the Lord said to him, ‘Curse David,’ who can ask, ‘Why do you do this?’ ”]]></a:t>
+              <a:t><![CDATA[But the king said, “What does this have to do with you, you sons of Zeruiah? If he is cursing because the Lord said to him, ‘Curse David,’ who can ask, ‘Why do you do this?’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2229,51 +2229,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The king then asked, “Where is your master’s grandson?”Ziba said to him, “He is staying in Jerusalem, because he thinks, ‘Today the Israelites will restore to me my grandfather’s kingdom.’ ”]]></a:t>
+              <a:t><![CDATA[The king then asked, “Where is your master’s grandson?”Ziba said to him, “He is staying in Jerusalem, because he thinks, ‘Today the Israelites will restore to me my grandfather’s kingdom.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2551,91 +2551,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[As he cursed, Shimei said, “Get out, get out, you murderer, you scoundrel!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2661,51 +2661,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>