--- v1 (2026-08-09)
+++ v2 (2026-10-08)
@@ -367,51 +367,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475271509" r:id="rId1"/>
+    <p:sldLayoutId id="2480519545" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -975,51 +975,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[9 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[So he replied to Ben-Hadad’s messengers, “Tell my lord the king, ‘Your servant will do all you demanded the first time, but this demand I cannot meet.’ ” They left and took the answer back to Ben-Hadad.]]></a:t>
+              <a:t><![CDATA[So he replied to Ben-Hadad’s messengers, “Tell my lord the king, ‘Your servant will do all you demanded the first time, but this demand I cannot meet.’ ” They left and took the answer back to Ben-Hadad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1129,51 +1129,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The king of Israel answered, “Tell him: ‘One who puts on his armor should not boast like one who takes it off.’ ”]]></a:t>
+              <a:t><![CDATA[The king of Israel answered, “Tell him: ‘One who puts on his armor should not boast like one who takes it off.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1283,51 +1283,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[13 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Meanwhile a prophet came to Ahab king of Israel and announced, “This is what the Lord says: ‘Do you see this vast army? I will give it into your hand today, and then you will know that I am the Lord.’ ”]]></a:t>
+              <a:t><![CDATA[Meanwhile a prophet came to Ahab king of Israel and announced, “This is what the Lord says: ‘Do you see this vast army? I will give it into your hand today, and then you will know that I am the Lord.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1360,51 +1360,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[“But who will do this?” asked Ahab.The prophet replied, “This is what the Lord says: ‘The junior officers under the provincial commanders will do it.’ ”“And who will start the battle?” he asked.The prophet answered, “You will.”]]></a:t>
+              <a:t><![CDATA[“But who will do this?” asked Ahab.The prophet replied, “This is what the Lord says: ‘The junior officers under the provincial commanders will do it.’ ”“And who will start the battle?” he asked.The prophet answered, “You will.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2581,51 +2581,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[28 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The man of God came up and told the king of Israel, “This is what the Lord says: ‘Because the Arameans think the Lord is a god of the hills and not a god of the valleys, I will deliver this vast army into your hands, and you will know that I am the Lord.’ ”]]></a:t>
+              <a:t><![CDATA[The man of God came up and told the king of Israel, “This is what the Lord says: ‘Because the Arameans think the Lord is a god of the hills and not a god of the valleys, I will deliver this vast army into your hands, and you will know that I am the Lord.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2889,51 +2889,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Wearing sackcloth around their waists and ropes around their heads, they went to the king of Israel and said, “Your servant Ben-Hadad says: ‘Please let me live.’ ”The king answered, “Is he still alive? He is my brother.”]]></a:t>
+              <a:t><![CDATA[Wearing sackcloth around their waists and ropes around their heads, they went to the king of Israel and said, “Your servant Ben-Hadad says: ‘Please let me live.’ ”The king answered, “Is he still alive? He is my brother.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3736,51 +3736,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[42 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[He said to the king, “This is what the Lord says: ‘You have set free a man I had determined should die. Therefore it is your life for his life, your people for his people.’ ”]]></a:t>
+              <a:t><![CDATA[He said to the king, “This is what the Lord says: ‘You have set free a man I had determined should die. Therefore it is your life for his life, your people for his people.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3969,51 +3969,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[‘Your silver and gold are mine, and the best of your wives and children are mine.’ ”]]></a:t>
+              <a:t><![CDATA[‘Your silver and gold are mine, and the best of your wives and children are mine.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4200,51 +4200,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[6 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[But about this time tomorrow I am going to send my officials to search your palace and the houses of your officials. They will seize everything you value and carry it away.’ ”]]></a:t>
+              <a:t><![CDATA[But about this time tomorrow I am going to send my officials to search your palace and the houses of your officials. They will seize everything you value and carry it away.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4291,91 +4291,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The king of Israel summoned all the elders of the land and said to them, “See how this man is looking for trouble! When he sent for my wives and my children, my silver and my gold, I did not refuse him.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4401,51 +4401,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>