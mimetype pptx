--- v1 (2026-08-26)
+++ v2 (2026-10-25)
@@ -397,51 +397,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476730987" r:id="rId1"/>
+    <p:sldLayoutId id="2481980961" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4375,51 +4375,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[48 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[and said, ‘Praise be to the Lord, the God of Israel, who has allowed my eyes to see a successor on my throne today.’ ”]]></a:t>
+              <a:t><![CDATA[and said, ‘Praise be to the Lord, the God of Israel, who has allowed my eyes to see a successor on my throne today.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4606,51 +4606,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[51 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then Solomon was told, “Adonijah is afraid of King Solomon and is clinging to the horns of the altar. He says, ‘Let King Solomon swear to me today that he will not put his servant to death with the sword.’ ”]]></a:t>
+              <a:t><![CDATA[Then Solomon was told, “Adonijah is afraid of King Solomon and is clinging to the horns of the altar. He says, ‘Let King Solomon swear to me today that he will not put his servant to death with the sword.’ ”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -5161,91 +5161,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Adonijah conferred with Joab son of Zeruiah and with Abiathar the priest, and they gave him their support.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5271,51 +5271,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>