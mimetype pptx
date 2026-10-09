--- v1 (2026-08-11)
+++ v2 (2026-10-09)
@@ -334,51 +334,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475475909" r:id="rId1"/>
+    <p:sldLayoutId id="2480587450" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -942,51 +942,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hosah the Merarite had sons:Shimri the first (although he was not the firstborn, his father had appointed him the first),]]></a:t>
+              <a:t><![CDATA[Hosah the Merarite had sons: Shimri the first (although he was not the firstborn, his father had appointed him the first),]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1019,51 +1019,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hilkiah the second, Tabaliah the thirdand Zechariah the fourth.The sons and relatives of Hosah were 13 in all.]]></a:t>
+              <a:t><![CDATA[Hilkiah the second, Tabaliah the third and Zechariah the fourth. The sons and relatives of Hosah were 13 in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1250,51 +1250,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The lot for the East Gate fell to Shelemiah.Then lots were cast for his son Zechariah, a wise counselor, and the lot for the North Gate fell to him.]]></a:t>
+              <a:t><![CDATA[The lot for the East Gate fell to Shelemiah. Then lots were cast for his son Zechariah, a wise counselor, and the lot for the North Gate fell to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1481,51 +1481,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[17 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[There were six Levites a day on the east,four a day on the north,four a day on the southand two at a time at the storehouse.]]></a:t>
+              <a:t><![CDATA[There were six Levites a day on the east, four a day on the north, four a day on the south and two at a time at the storehouse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2240,51 +2240,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[26 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[(Shelomith and his relatives were in charge of all the treasuries for the things dedicated by King David, by the heads of families who were the commanders of thousands and commanders of hundreds, and by the other army commanders.]]></a:t>
+              <a:t><![CDATA[Shelomith and his relatives were in charge of all the treasuries for the things dedicated by King David, by the heads of families who were the commanders of thousands and commanders of hundreds, and by the other army commanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2394,51 +2394,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[1 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The divisions of the gatekeepers:From the Korahites:Meshelemiah son of Kore, one of the sons of Asaph.]]></a:t>
+              <a:t><![CDATA[The divisions of the gatekeepers:From the Korahites: Meshelemiah son of Kore, one of the sons of Asaph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2471,51 +2471,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[28 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[And everything dedicated by Samuel the seer and by Saul son of Kish, Abner son of Ner and Joab son of Zeruiah, and all the other dedicated things were in the care of Shelomith and his relatives.)]]></a:t>
+              <a:t><![CDATA[And everything dedicated by Samuel the seer and by Saul son of Kish, Abner son of Ner and Joab son of Zeruiah, and all the other dedicated things were in the care of Shelomith and his relatives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2548,51 +2548,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[29 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[From the Izharites:Kenaniah and his sons were assigned duties away from the temple, as officials and judges over Israel.]]></a:t>
+              <a:t><![CDATA[From the Izharites: Kenaniah and his sons were assigned duties away from the temple, as officials and judges over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2625,51 +2625,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[30 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[From the Hebronites:Hashabiah and his relatives—seventeen hundred able men—were responsible in Israel west of the Jordan for all the work of the Lord and for the king’s service.]]></a:t>
+              <a:t><![CDATA[From the Hebronites: Hashabiah and his relatives—seventeen hundred able men—were responsible in Israel west of the Jordan for all the work of the Lord and for the king’s service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2702,51 +2702,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[31 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[As for the Hebronites, Jeriah was their chief according to the genealogical records of their families.(In the fortieth year of David’s reign a search was made in the records, and capable men among the Hebronites were found at Jazer in Gilead.]]></a:t>
+              <a:t><![CDATA[As for the Hebronites, Jeriah was their chief according to the genealogical records of their families. In the fortieth year of David’s reign a search was made in the records, and capable men among the Hebronites were found at Jazer in Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2779,51 +2779,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[32 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Jeriah had twenty-seven hundred relatives, who were able men and heads of families, and King David put them in charge of the Reubenites, the Gadites and the half-tribe of Manasseh for every matter pertaining to God and for the affairs of the king.)]]></a:t>
+              <a:t><![CDATA[Jeriah had twenty-seven hundred relatives, who were able men and heads of families, and King David put them in charge of the Reubenites, the Gadites and the half-tribe of Manasseh for every matter pertaining to God and for the affairs of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2935,51 +2935,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[2 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Meshelemiah had sons:Zechariah the firstborn, Jediael the second,Zebadiah the third, Jathniel the fourth,]]></a:t>
+              <a:t><![CDATA[Meshelemiah had sons:Zechariah the firstborn,Jediael the second,Zebadiah the third,Jathniel the fourth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3012,51 +3012,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Elam the fifth, Jehohanan the sixthand Eliehoenai the seventh.]]></a:t>
+              <a:t><![CDATA[Elam the fifth,Jehohanan the sixthand Eliehoenai the seventh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3089,51 +3089,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[4 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Obed-Edom also had sons:Shemaiah the firstborn, Jehozabad the second,Joah the third, Sakar the fourth,Nethanel the fifth,]]></a:t>
+              <a:t><![CDATA[Obed-Edom also had sons:Shemaiah the firstborn,Jehozabad the second,Joah the third,Sakar the fourth,Nethanel the fifth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3166,51 +3166,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[5 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ammiel the sixth,Issachar the seventh and Peullethai the eighth.(For God had blessed Obed-Edom.)]]></a:t>
+              <a:t><![CDATA[Ammiel the sixth,Issachar the seventhand Peullethai the eighth.(For God had blessed Obed-Edom.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3320,105 +3320,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The sons of Shemaiah:Othni, Rephael, Obed and Elzabad;his relatives Elihu and Semakiah were also able men.]]></a:t>
+              <a:t><![CDATA[The sons of Shemaiah: Othni, Rephael, Obed and Elzabad; his relatives Elihu and Semakiah were also able men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3444,51 +3444,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>