--- v1 (2026-08-24)
+++ v2 (2026-10-20)
@@ -358,51 +358,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476613724" r:id="rId1"/>
+    <p:sldLayoutId id="2481536734" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3398,51 +3398,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[38 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[All these were fighting men who volunteered to serve in the ranks.They came to Hebron fully determined to make David king over all Israel. All the rest of the Israelites were also of one mind to make David king.]]></a:t>
+              <a:t><![CDATA[All these were fighting men who volunteered to serve in the ranks. They came to Hebron fully determined to make David king over all Israel. All the rest of the Israelites were also of one mind to make David king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3708,51 +3708,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[3 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ahiezer their chief and Joash the sons of Shemaah the Gibeathite;Jeziel and Pelet the sons of Azmaveth;Berakah, Jehu the Anathothite,]]></a:t>
+              <a:t><![CDATA[Ahiezer their chief and Joash the sons of Shemaah the Gibeathite; Jeziel and Pelet the sons of Azmaveth; Berakah, Jehu the Anathothite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -3785,51 +3785,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[4 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[and Ishmaiah the Gibeonite, a mighty warrior among the Thirty, who was a leader of the Thirty;Jeremiah, Jahaziel, Johanan, Jozabad the Gederathite,]]></a:t>
+              <a:t><![CDATA[and Ishmaiah the Gibeonite, a mighty warrior among the Thirty, who was a leader of the Thirty; Jeremiah, Jahaziel, Johanan, Jozabad the Gederathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -4030,91 +4030,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[and Joelah and Zebadiah the sons of Jeroham from Gedor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4140,51 +4140,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>