--- v0 (2026-05-27)
+++ v1 (2026-07-13)
@@ -328,51 +328,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468920076" r:id="rId1"/>
+    <p:sldLayoutId id="2472960748" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3171,91 +3171,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[And it shall come to pass, if they will not believe thee, neither hearken to the voice of the first sign, that they will believe the voice of the latter sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3281,51 +3281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>