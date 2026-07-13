--- v1 (2026-07-13)
+++ v2 (2026-07-13)
@@ -328,51 +328,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472960748" r:id="rId1"/>
+    <p:sldLayoutId id="2472965296" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3171,91 +3171,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[And it shall come to pass, if they will not believe thee, neither hearken to the voice of the first sign, that they will believe the voice of the latter sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3281,51 +3281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>