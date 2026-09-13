--- v2 (2026-07-13)
+++ v3 (2026-09-13)
@@ -328,51 +328,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472965296" r:id="rId1"/>
+    <p:sldLayoutId id="2478305530" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3171,91 +3171,91 @@
               <a:t><![CDATA[8 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[And it shall come to pass, if they will not believe thee, neither hearken to the voice of the first sign, that they will believe the voice of the latter sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3281,51 +3281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>