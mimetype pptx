--- v0 (2026-05-20)
+++ v1 (2026-07-22)
@@ -280,51 +280,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468279631" r:id="rId1"/>
+    <p:sldLayoutId id="2473777249" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1768,91 +1768,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[This is what the Lord said through the earlier prophets at the time when Jerusalem was prosperous and filled with people and when there were many people living not only in the towns around the city but also in the southern region and in the western foothills.Disobedience, the Cause of Exile]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1878,51 +1878,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>