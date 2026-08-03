--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -4,87 +4,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -192,53 +202,58 @@
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
-  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -268,51 +283,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469446257" r:id="rId1"/>
+    <p:sldLayoutId id="2474771707" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -334,50 +349,85 @@
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblesocietyaus.typeform.com/to/hahvZS" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
@@ -450,51 +500,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="b" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Zechariah 4:1-14]]></a:t>
+              <a:t><![CDATA[Zechariah 4:1-10a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2743200"/>
             <a:ext cx="7315200" cy="1285875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -722,51 +772,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[14 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Then he said, “These are the two men whom God has chosen and anointed to serve him, the Lord of the whole earth.”]]></a:t>
+              <a:t><![CDATA[Then he said, “These are the two men whom God has chosen and anointed to serve him, the Lord of the whole earth.”God's Promise to Zerubbabel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -780,50 +830,435 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="514350"/>
             <a:ext cx="7315200" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[6 ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[The angel told me to give Zerubbabel this message from the Lord: “You will succeed, not by military might or by your own strength, but by my spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="914400" y="514350"/>
+          <a:ext cx="8229600" cy="4629150"/>
+          <a:chOff x="914400" y="514350"/>
+          <a:chExt cx="8229600" cy="4629150"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="514350"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100%"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[7 ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Obstacles as great as mountains will disappear before you. You will rebuild the Temple, and as you put the last stone in place, the people will shout, ‘Beautiful, beautiful!’”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="914400" y="514350"/>
+          <a:ext cx="8229600" cy="4629150"/>
+          <a:chOff x="914400" y="514350"/>
+          <a:chExt cx="8229600" cy="4629150"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="514350"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100%"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[8 ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Another message came to me from the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="914400" y="514350"/>
+          <a:ext cx="8229600" cy="4629150"/>
+          <a:chOff x="914400" y="514350"/>
+          <a:chExt cx="8229600" cy="4629150"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="514350"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100%"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[9 ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[He said, “Zerubbabel has laid the foundation of the Temple, and he will finish the building. When this happens, my people will know that it is I who sent you to them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="914400" y="514350"/>
+          <a:ext cx="8229600" cy="4629150"/>
+          <a:chOff x="914400" y="514350"/>
+          <a:chExt cx="8229600" cy="4629150"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="514350"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100%"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[10 ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100.00%"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[aThey are disappointed because so little progress is being made. But they will see Zerubbabel continuing to build the Temple, and they will be glad.”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="914400" y="514350"/>
+          <a:ext cx="8229600" cy="4629150"/>
+          <a:chOff x="914400" y="514350"/>
+          <a:chExt cx="8229600" cy="4629150"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="514350"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100%"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Was this helpful?]]></a:t>
             </a:r>
             <a:br/>
             <a:r>
               <a:rPr lang="en-US" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:hlinkClick r:id="rId2" tooltip="Feedback form"/>
               </a:rPr>
               <a:t><![CDATA[Help us improve with your feedback]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -1420,91 +1855,91 @@
               <a:t><![CDATA[11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Then I asked him, “What do the two olive trees on either side of the lampstand mean?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1530,51 +1965,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1705,73 +2140,73 @@
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:shade val="30%"/>
                 <a:satMod val="200%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50%" l="50%" r="50%" t="50%"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>13</Slides>
+  <Slides>18</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bible.com.au</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Bible.com.au: Zechariah 4:1-14 (GNT)</dc:title>
+  <dc:title>Bible.com.au: Zechariah 4:1-10a (GNT)</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>