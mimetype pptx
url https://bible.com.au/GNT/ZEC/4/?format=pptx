--- v1 (2026-08-03)
+++ v2 (2026-08-03)
@@ -283,51 +283,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474771707" r:id="rId1"/>
+    <p:sldLayoutId id="2474776034" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1855,91 +1855,91 @@
               <a:t><![CDATA[11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Then I asked him, “What do the two olive trees on either side of the lampstand mean?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1965,51 +1965,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>