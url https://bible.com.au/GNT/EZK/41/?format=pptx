--- v0 (2026-07-02)
+++ v1 (2026-09-05)
@@ -304,51 +304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471999117" r:id="rId1"/>
+    <p:sldLayoutId id="2477598794" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2475,91 +2475,91 @@
               <a:t><![CDATA[8-11 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[The outside wall of these rooms was 8 feet thick; there was one door into the rooms on the north side of the Temple, and one into those on the south side. I saw that there was a terrace 8 feet wide around the Temple; it was 10 feet above the ground and it was level with the foundation of the rooms by the Temple walls. Between the terrace and the buildings used by the priests there was an open space 34 feet across, along the sides of the Temple.The Building on the West]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2585,51 +2585,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>