--- v1 (2026-08-03)
+++ v2 (2026-09-22)
@@ -313,51 +313,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474793657" r:id="rId1"/>
+    <p:sldLayoutId id="2479089881" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2725,91 +2725,91 @@
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[What should we say then?  Is the law sin? Absolutely not!  But I would not have known sin if it were not for the law.  For example, I would not have known what it is to covet if the law had not said, Do not covet.,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2835,51 +2835,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>