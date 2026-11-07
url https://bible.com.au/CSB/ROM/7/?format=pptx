--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -313,51 +313,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479089881" r:id="rId1"/>
+    <p:sldLayoutId id="2483095396" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1785,51 +1785,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[21 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[So I discover this law: , When I want to do what is good,  evil is present with me.]]></a:t>
+              <a:t><![CDATA[So I discover this law:  When I want to do what is good,  evil is present with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -1939,51 +1939,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[23 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[but I see a different law in the parts of my body, , waging war against the law of my mind and taking me prisoner to the law of sin in the parts of my body.]]></a:t>
+              <a:t><![CDATA[but I see a different law in the parts of my body,  waging war against the law of my mind and taking me prisoner to the law of sin in the parts of my body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2557,51 +2557,51 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[5 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For when we were in the flesh,  the sinful passions aroused through the law were working in us , to bear fruit for death.]]></a:t>
+              <a:t><![CDATA[For when we were in the flesh,  the sinful passions aroused through the law were working in us  to bear fruit for death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="914400" y="514350"/>
           <a:ext cx="8229600" cy="4629150"/>
@@ -2711,105 +2711,105 @@
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100%"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none" baseline="30000">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[7 ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="3000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100.00%"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[What should we say then?  Is the law sin? Absolutely not!  But I would not have known sin if it were not for the law.  For example, I would not have known what it is to covet if the law had not said, Do not covet.,]]></a:t>
+              <a:t><![CDATA[What should we say then?  Is the law sin? Absolutely not!  But I would not have known sin if it were not for the law.  For example, I would not have known what it is to covet if the law had not said, Do not covet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2835,51 +2835,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0%">
               <a:schemeClr val="phClr">
                 <a:tint val="50%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35%">
               <a:schemeClr val="phClr">
                 <a:tint val="37%"/>
                 <a:satMod val="300%"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:tint val="15%"/>
                 <a:satMod val="350%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>